--- v0 (2025-12-04)
+++ v1 (2026-10-16)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Result" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="436">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="443" uniqueCount="443">
   <si>
     <t>cp_contract_id</t>
   </si>
   <si>
     <t>3638005792998688158</t>
   </si>
   <si>
     <t>2167607550004954264</t>
   </si>
   <si>
     <t>2167607550004954265</t>
   </si>
   <si>
     <t>3514083298160674576</t>
   </si>
   <si>
     <t>2167607549963011115</t>
   </si>
   <si>
     <t>2167607550004954262</t>
   </si>
   <si>
     <t>2167607550004954268</t>
   </si>
   <si>
@@ -66,1302 +66,1323 @@
   <si>
     <t>2167607549996565639</t>
   </si>
   <si>
     <t>2167607549971399756</t>
   </si>
   <si>
     <t>2167607550013342892</t>
   </si>
   <si>
     <t>2167607549996565650</t>
   </si>
   <si>
     <t>2167607550004954270</t>
   </si>
   <si>
     <t>3606266549360395565</t>
   </si>
   <si>
     <t>3591728653249021568</t>
   </si>
   <si>
     <t>2167607550004954280</t>
   </si>
   <si>
+    <t>2167607550030120154</t>
+  </si>
+  <si>
+    <t>2167607550013342898</t>
+  </si>
+  <si>
+    <t>2167607549929457628</t>
+  </si>
+  <si>
+    <t>2167607550038508795</t>
+  </si>
+  <si>
+    <t>2167607550030120168</t>
+  </si>
+  <si>
+    <t>2167607550030120158</t>
+  </si>
+  <si>
+    <t>2167607549996565647</t>
+  </si>
+  <si>
+    <t>2167607549996565644</t>
+  </si>
+  <si>
+    <t>3590385462004418490</t>
+  </si>
+  <si>
+    <t>2167607550004954273</t>
+  </si>
+  <si>
+    <t>2167607550013342891</t>
+  </si>
+  <si>
+    <t>2167607549996565632</t>
+  </si>
+  <si>
+    <t>2167607549996565631</t>
+  </si>
+  <si>
+    <t>2167607550013342893</t>
+  </si>
+  <si>
+    <t>2167607550013342890</t>
+  </si>
+  <si>
+    <t>2167607550004954278</t>
+  </si>
+  <si>
+    <t>2167607550004954281</t>
+  </si>
+  <si>
+    <t>2167607549946233868</t>
+  </si>
+  <si>
+    <t>2167607550004954266</t>
+  </si>
+  <si>
+    <t>2167607550004954277</t>
+  </si>
+  <si>
+    <t>2167607549946233856</t>
+  </si>
+  <si>
+    <t>2167607549996565651</t>
+  </si>
+  <si>
+    <t>2167607549954622484</t>
+  </si>
+  <si>
+    <t>2167607549954622488</t>
+  </si>
+  <si>
+    <t>2167607550004954275</t>
+  </si>
+  <si>
+    <t>2167607550004954272</t>
+  </si>
+  <si>
+    <t>2167607549996565638</t>
+  </si>
+  <si>
+    <t>2167607549996565635</t>
+  </si>
+  <si>
+    <t>3590356865088751137</t>
+  </si>
+  <si>
+    <t>2167607550021731538</t>
+  </si>
+  <si>
+    <t>2167607550038508781</t>
+  </si>
+  <si>
+    <t>3780190791373162033</t>
+  </si>
+  <si>
+    <t>2167607549979788370</t>
+  </si>
+  <si>
+    <t>2167607549971399749</t>
+  </si>
+  <si>
+    <t>2167607550013342895</t>
+  </si>
+  <si>
+    <t>3531563214967932813</t>
+  </si>
+  <si>
+    <t>2262336778637673504</t>
+  </si>
+  <si>
+    <t>3458386098663720106</t>
+  </si>
+  <si>
+    <t>3595264154337805829</t>
+  </si>
+  <si>
+    <t>2167607549979788389</t>
+  </si>
+  <si>
+    <t>2167607549954622483</t>
+  </si>
+  <si>
+    <t>3496028528082683396</t>
+  </si>
+  <si>
+    <t>3638126837038581163</t>
+  </si>
+  <si>
+    <t>2262331586315814876</t>
+  </si>
+  <si>
+    <t>2262340547463087172</t>
+  </si>
+  <si>
+    <t>2167607549971399739</t>
+  </si>
+  <si>
+    <t>2167607550038508783</t>
+  </si>
+  <si>
+    <t>2167607549946233867</t>
+  </si>
+  <si>
+    <t>2261647142256903238</t>
+  </si>
+  <si>
+    <t>3590362877380265664</t>
+  </si>
+  <si>
+    <t>2167607549946233858</t>
+  </si>
+  <si>
+    <t>2167607549988177003</t>
+  </si>
+  <si>
+    <t>2167607549988177010</t>
+  </si>
+  <si>
+    <t>2167607549963011111</t>
+  </si>
+  <si>
+    <t>3595376352649282667</t>
+  </si>
+  <si>
+    <t>2167607549979788377</t>
+  </si>
+  <si>
+    <t>2167607549988177002</t>
+  </si>
+  <si>
+    <t>2167607549937846246</t>
+  </si>
+  <si>
+    <t>2167607549937846251</t>
+  </si>
+  <si>
+    <t>2167607549937846258</t>
+  </si>
+  <si>
+    <t>2167607549979788382</t>
+  </si>
+  <si>
+    <t>2167607549979788385</t>
+  </si>
+  <si>
+    <t>2167607549988177005</t>
+  </si>
+  <si>
+    <t>3630833152810813108</t>
+  </si>
+  <si>
+    <t>2167607549963011117</t>
+  </si>
+  <si>
+    <t>2167607549979788386</t>
+  </si>
+  <si>
+    <t>2167607549946233866</t>
+  </si>
+  <si>
+    <t>2167607549963011121</t>
+  </si>
+  <si>
+    <t>2167607549963011123</t>
+  </si>
+  <si>
+    <t>2167607549988177009</t>
+  </si>
+  <si>
+    <t>2167607549979788388</t>
+  </si>
+  <si>
+    <t>2167607549979788381</t>
+  </si>
+  <si>
+    <t>2167607549963011119</t>
+  </si>
+  <si>
+    <t>3598239910877726446</t>
+  </si>
+  <si>
+    <t>2167607549963011122</t>
+  </si>
+  <si>
+    <t>2167607549971399759</t>
+  </si>
+  <si>
+    <t>3591645433367103101</t>
+  </si>
+  <si>
+    <t>3598253298928322501</t>
+  </si>
+  <si>
+    <t>2288462528952403493</t>
+  </si>
+  <si>
+    <t>3496039868155299495</t>
+  </si>
+  <si>
+    <t>2167607550046897415</t>
+  </si>
+  <si>
+    <t>2167607549946234874</t>
+  </si>
+  <si>
+    <t>2167607549971399747</t>
+  </si>
+  <si>
+    <t>2167607549937846257</t>
+  </si>
+  <si>
+    <t>2167607549946234879</t>
+  </si>
+  <si>
+    <t>2167607549979788387</t>
+  </si>
+  <si>
+    <t>2167607549971399755</t>
+  </si>
+  <si>
+    <t>2167607549946234871</t>
+  </si>
+  <si>
+    <t>2167607550021731524</t>
+  </si>
+  <si>
+    <t>2167607549979788373</t>
+  </si>
+  <si>
+    <t>2167607550021731526</t>
+  </si>
+  <si>
+    <t>2167607549971399751</t>
+  </si>
+  <si>
+    <t>2167607549988177007</t>
+  </si>
+  <si>
+    <t>3598250478493763420</t>
+  </si>
+  <si>
+    <t>2167607550038508786</t>
+  </si>
+  <si>
+    <t>2167607550021731523</t>
+  </si>
+  <si>
+    <t>2167607550021731522</t>
+  </si>
+  <si>
+    <t>2167607550021731540</t>
+  </si>
+  <si>
+    <t>2167607550038508794</t>
+  </si>
+  <si>
+    <t>2167607550030120153</t>
+  </si>
+  <si>
+    <t>2167607550004954274</t>
+  </si>
+  <si>
+    <t>2167607549996565646</t>
+  </si>
+  <si>
+    <t>2167607549996565640</t>
+  </si>
+  <si>
+    <t>2167607550004954263</t>
+  </si>
+  <si>
+    <t>2167607550004954276</t>
+  </si>
+  <si>
+    <t>2167607550004954279</t>
+  </si>
+  <si>
+    <t>2167607550046897418</t>
+  </si>
+  <si>
+    <t>2167607550013342905</t>
+  </si>
+  <si>
+    <t>3606742864874178116</t>
+  </si>
+  <si>
+    <t>3598150103094789645</t>
+  </si>
+  <si>
+    <t>2167607550021731529</t>
+  </si>
+  <si>
+    <t>2167607549996565642</t>
+  </si>
+  <si>
+    <t>2167607549996565643</t>
+  </si>
+  <si>
+    <t>2167607549996565636</t>
+  </si>
+  <si>
+    <t>2167607549996565649</t>
+  </si>
+  <si>
+    <t>2167607549996565633</t>
+  </si>
+  <si>
+    <t>2167607550013342894</t>
+  </si>
+  <si>
+    <t>2167607550004954267</t>
+  </si>
+  <si>
+    <t>2167607549988177019</t>
+  </si>
+  <si>
+    <t>2167607549996565641</t>
+  </si>
+  <si>
+    <t>2572506119167542456</t>
+  </si>
+  <si>
+    <t>2167607549954622485</t>
+  </si>
+  <si>
+    <t>2167607550004954260</t>
+  </si>
+  <si>
+    <t>2167607549963011107</t>
+  </si>
+  <si>
+    <t>3598116521768912139</t>
+  </si>
+  <si>
+    <t>2167607549963011108</t>
+  </si>
+  <si>
+    <t>2167607549988177013</t>
+  </si>
+  <si>
+    <t>2303629375662195713</t>
+  </si>
+  <si>
+    <t>2323952014939129155</t>
+  </si>
+  <si>
+    <t>2167607549988177020</t>
+  </si>
+  <si>
+    <t>2314541398583412013</t>
+  </si>
+  <si>
+    <t>2167607549996565630</t>
+  </si>
+  <si>
+    <t>3598138601465972083</t>
+  </si>
+  <si>
+    <t>2167607550046897414</t>
+  </si>
+  <si>
+    <t>2167607550004954261</t>
+  </si>
+  <si>
+    <t>2167607549954622490</t>
+  </si>
+  <si>
+    <t>2167607549988177012</t>
+  </si>
+  <si>
+    <t>2167607549937846249</t>
+  </si>
+  <si>
+    <t>2167607549971399745</t>
+  </si>
+  <si>
+    <t>2167607549979788384</t>
+  </si>
+  <si>
+    <t>2267095799206774549</t>
+  </si>
+  <si>
+    <t>2167607549946233865</t>
+  </si>
+  <si>
+    <t>2167607549963011127</t>
+  </si>
+  <si>
+    <t>2167607549988177001</t>
+  </si>
+  <si>
+    <t>2167607549963011113</t>
+  </si>
+  <si>
+    <t>2167607549963011109</t>
+  </si>
+  <si>
+    <t>2167607549988177006</t>
+  </si>
+  <si>
+    <t>2323928592469198127</t>
+  </si>
+  <si>
+    <t>3592487534887699495</t>
+  </si>
+  <si>
+    <t>2389223040958334737</t>
+  </si>
+  <si>
+    <t>2389247703314859810</t>
+  </si>
+  <si>
+    <t>2167607550046897413</t>
+  </si>
+  <si>
+    <t>2167607550038508793</t>
+  </si>
+  <si>
+    <t>2167607550021731527</t>
+  </si>
+  <si>
+    <t>2167607549979788372</t>
+  </si>
+  <si>
+    <t>2167607550021731525</t>
+  </si>
+  <si>
+    <t>2167607550046897411</t>
+  </si>
+  <si>
+    <t>2261810782415095296</t>
+  </si>
+  <si>
+    <t>2261843898366166742</t>
+  </si>
+  <si>
+    <t>2167607549979788374</t>
+  </si>
+  <si>
+    <t>2167607550021731531</t>
+  </si>
+  <si>
+    <t>2167607549937846254</t>
+  </si>
+  <si>
+    <t>2487231484167980579</t>
+  </si>
+  <si>
+    <t>2167607550038508790</t>
+  </si>
+  <si>
+    <t>3617087117152224596</t>
+  </si>
+  <si>
+    <t>2487242086806455852</t>
+  </si>
+  <si>
+    <t>2487238604208735786</t>
+  </si>
+  <si>
+    <t>2487243754444949038</t>
+  </si>
+  <si>
+    <t>2487247939362096692</t>
+  </si>
+  <si>
+    <t>2167607550046897416</t>
+  </si>
+  <si>
+    <t>2261780534654928216</t>
+  </si>
+  <si>
+    <t>2261807139200697848</t>
+  </si>
+  <si>
+    <t>2261815976204961302</t>
+  </si>
+  <si>
+    <t>2261824032741525078</t>
+  </si>
+  <si>
+    <t>2261839908475766458</t>
+  </si>
+  <si>
+    <t>2262342892120966217</t>
+  </si>
+  <si>
+    <t>2262373844742309042</t>
+  </si>
+  <si>
+    <t>2262380567288874224</t>
+  </si>
+  <si>
+    <t>2167607549954622487</t>
+  </si>
+  <si>
+    <t>2167607549937846247</t>
+  </si>
+  <si>
+    <t>2167607549954622481</t>
+  </si>
+  <si>
+    <t>2167607549929457627</t>
+  </si>
+  <si>
+    <t>2167607549971399740</t>
+  </si>
+  <si>
+    <t>3590336314945307924</t>
+  </si>
+  <si>
+    <t>2167607549937846244</t>
+  </si>
+  <si>
+    <t>3630852059365902166</t>
+  </si>
+  <si>
+    <t>3630894424285775055</t>
+  </si>
+  <si>
+    <t>3598260221182477358</t>
+  </si>
+  <si>
+    <t>2167607549946233857</t>
+  </si>
+  <si>
+    <t>2167607549963011124</t>
+  </si>
+  <si>
+    <t>2167607549988176999</t>
+  </si>
+  <si>
+    <t>2167607549954622491</t>
+  </si>
+  <si>
+    <t>3780778646306817498</t>
+  </si>
+  <si>
+    <t>3595228851912836456</t>
+  </si>
+  <si>
+    <t>2167607549963011114</t>
+  </si>
+  <si>
+    <t>2167607549971399760</t>
+  </si>
+  <si>
+    <t>2262382374052431097</t>
+  </si>
+  <si>
+    <t>2167607549954622479</t>
+  </si>
+  <si>
+    <t>2167607549988177008</t>
+  </si>
+  <si>
+    <t>2167607549979788376</t>
+  </si>
+  <si>
+    <t>2167607549963011118</t>
+  </si>
+  <si>
+    <t>2167607549929457631</t>
+  </si>
+  <si>
+    <t>2167607550038508787</t>
+  </si>
+  <si>
+    <t>2167607549946234876</t>
+  </si>
+  <si>
+    <t>2167607549988177016</t>
+  </si>
+  <si>
+    <t>2167607549946234872</t>
+  </si>
+  <si>
+    <t>2167607549946233861</t>
+  </si>
+  <si>
+    <t>2167607550021731521</t>
+  </si>
+  <si>
+    <t>2167607550013342911</t>
+  </si>
+  <si>
+    <t>2263144583258965554</t>
+  </si>
+  <si>
+    <t>2167607549929457630</t>
+  </si>
+  <si>
+    <t>2167607549937846253</t>
+  </si>
+  <si>
+    <t>2167607549963011128</t>
+  </si>
+  <si>
+    <t>2167607549946234875</t>
+  </si>
+  <si>
+    <t>2167607549937846252</t>
+  </si>
+  <si>
+    <t>2167607550021731532</t>
+  </si>
+  <si>
+    <t>2261767613975627008</t>
+  </si>
+  <si>
+    <t>3606747593557673686</t>
+  </si>
+  <si>
+    <t>2571966298376373401</t>
+  </si>
+  <si>
+    <t>2522693266885837945</t>
+  </si>
+  <si>
+    <t>2522685778803295341</t>
+  </si>
+  <si>
+    <t>2167607550013342902</t>
+  </si>
+  <si>
+    <t>2572521563282736315</t>
+  </si>
+  <si>
+    <t>2167607549979788378</t>
+  </si>
+  <si>
+    <t>2167607549954622493</t>
+  </si>
+  <si>
+    <t>2571980804007658652</t>
+  </si>
+  <si>
+    <t>2167607550021731539</t>
+  </si>
+  <si>
+    <t>2572014851740140722</t>
+  </si>
+  <si>
+    <t>2167607549929457629</t>
+  </si>
+  <si>
+    <t>2167607549988177011</t>
+  </si>
+  <si>
+    <t>2167607549954622494</t>
+  </si>
+  <si>
+    <t>2167607549996565637</t>
+  </si>
+  <si>
+    <t>2167607549996565648</t>
+  </si>
+  <si>
+    <t>2571989989365646495</t>
+  </si>
+  <si>
+    <t>2572553762342175938</t>
+  </si>
+  <si>
+    <t>2572004378512721068</t>
+  </si>
+  <si>
+    <t>2167607549946233864</t>
+  </si>
+  <si>
+    <t>2167607550021731528</t>
+  </si>
+  <si>
+    <t>2261790349301122471</t>
+  </si>
+  <si>
+    <t>2261819691368449593</t>
+  </si>
+  <si>
+    <t>2262328357104388028</t>
+  </si>
+  <si>
+    <t>2167607549971399750</t>
+  </si>
+  <si>
+    <t>2607454068154566305</t>
+  </si>
+  <si>
+    <t>2167607549988177018</t>
+  </si>
+  <si>
+    <t>3591052324212049238</t>
+  </si>
+  <si>
+    <t>2607503954694637465</t>
+  </si>
+  <si>
+    <t>2167607549963011116</t>
+  </si>
+  <si>
+    <t>2167607549954622477</t>
+  </si>
+  <si>
+    <t>2607487123212732234</t>
+  </si>
+  <si>
+    <t>2607497568178931578</t>
+  </si>
+  <si>
+    <t>2607500938721625996</t>
+  </si>
+  <si>
+    <t>2607484344947705665</t>
+  </si>
+  <si>
+    <t>2607509633715144623</t>
+  </si>
+  <si>
+    <t>2607460507451393726</t>
+  </si>
+  <si>
+    <t>2607491846745622366</t>
+  </si>
+  <si>
+    <t>2167607549954622482</t>
+  </si>
+  <si>
+    <t>2279060302110656063</t>
+  </si>
+  <si>
+    <t>2723494165013857453</t>
+  </si>
+  <si>
+    <t>3630873708022728703</t>
+  </si>
+  <si>
+    <t>2389193288436418300</t>
+  </si>
+  <si>
+    <t>2487245925366367792</t>
+  </si>
+  <si>
+    <t>2389216177382491913</t>
+  </si>
+  <si>
+    <t>2167607549937846255</t>
+  </si>
+  <si>
+    <t>2531247667225298873</t>
+  </si>
+  <si>
+    <t>2167607549963011126</t>
+  </si>
+  <si>
+    <t>2167607549937846248</t>
+  </si>
+  <si>
+    <t>2167607549937846250</t>
+  </si>
+  <si>
+    <t>2167607549946234869</t>
+  </si>
+  <si>
+    <t>2167607549971399753</t>
+  </si>
+  <si>
+    <t>3591055282639209919</t>
+  </si>
+  <si>
+    <t>2167607549971399741</t>
+  </si>
+  <si>
+    <t>2608191793270883923</t>
+  </si>
+  <si>
+    <t>2661833538499774359</t>
+  </si>
+  <si>
+    <t>3630882403553117288</t>
+  </si>
+  <si>
+    <t>2933499364695344175</t>
+  </si>
+  <si>
+    <t>2167607549996565634</t>
+  </si>
+  <si>
+    <t>2167607549996565645</t>
+  </si>
+  <si>
+    <t>2167607550013342896</t>
+  </si>
+  <si>
+    <t>2167607550004954271</t>
+  </si>
+  <si>
+    <t>2933504140128551987</t>
+  </si>
+  <si>
+    <t>3631456051909363446</t>
+  </si>
+  <si>
+    <t>2933483771808187424</t>
+  </si>
+  <si>
+    <t>3459786517159872037</t>
+  </si>
+  <si>
+    <t>3459654088378025916</t>
+  </si>
+  <si>
+    <t>3598265652722271430</t>
+  </si>
+  <si>
+    <t>2167607549954622478</t>
+  </si>
+  <si>
+    <t>3782961231548123030</t>
+  </si>
+  <si>
+    <t>2661827397577344879</t>
+  </si>
+  <si>
+    <t>3456016078608533123</t>
+  </si>
+  <si>
+    <t>3458233155339683433</t>
+  </si>
+  <si>
+    <t>3455468667075036413</t>
+  </si>
+  <si>
+    <t>3455465618956879027</t>
+  </si>
+  <si>
+    <t>3455472253750216016</t>
+  </si>
+  <si>
+    <t>2167607549971399738</t>
+  </si>
+  <si>
+    <t>3458250040030529257</t>
+  </si>
+  <si>
+    <t>2167607550013342907</t>
+  </si>
+  <si>
+    <t>2522695579314685055</t>
+  </si>
+  <si>
+    <t>3598067641937298472</t>
+  </si>
+  <si>
+    <t>2167607549937846240</t>
+  </si>
+  <si>
+    <t>3456130415872443799</t>
+  </si>
+  <si>
+    <t>3456068657078077233</t>
+  </si>
+  <si>
+    <t>2167607550013342908</t>
+  </si>
+  <si>
+    <t>2167607550013342906</t>
+  </si>
+  <si>
+    <t>3455464305284088977</t>
+  </si>
+  <si>
+    <t>3456059659733960254</t>
+  </si>
+  <si>
+    <t>3456141609337358070</t>
+  </si>
+  <si>
+    <t>3456080890092848174</t>
+  </si>
+  <si>
+    <t>3456074055726139305</t>
+  </si>
+  <si>
+    <t>3455443774820320864</t>
+  </si>
+  <si>
+    <t>3456162603665982690</t>
+  </si>
+  <si>
+    <t>3485745292844729681</t>
+  </si>
+  <si>
+    <t>2265968726664807566</t>
+  </si>
+  <si>
+    <t>2372605159579584498</t>
+  </si>
+  <si>
+    <t>2167607549946233863</t>
+  </si>
+  <si>
+    <t>3459805850980320413</t>
+  </si>
+  <si>
+    <t>2167607550013342901</t>
+  </si>
+  <si>
+    <t>2167607549988177014</t>
+  </si>
+  <si>
+    <t>2264895981516490350</t>
+  </si>
+  <si>
+    <t>3460371141976130855</t>
+  </si>
+  <si>
+    <t>3460518662216091221</t>
+  </si>
+  <si>
+    <t>2167607550013342909</t>
+  </si>
+  <si>
+    <t>2167607550013342903</t>
+  </si>
+  <si>
+    <t>2256727016768275584</t>
+  </si>
+  <si>
+    <t>3780811556284008122</t>
+  </si>
+  <si>
+    <t>3460399376738813492</t>
+  </si>
+  <si>
+    <t>3460494303711725410</t>
+  </si>
+  <si>
+    <t>2167607549988177017</t>
+  </si>
+  <si>
+    <t>2167607549971399746</t>
+  </si>
+  <si>
+    <t>3491624117478622922</t>
+  </si>
+  <si>
+    <t>2167607550038508801</t>
+  </si>
+  <si>
+    <t>2167607550038508782</t>
+  </si>
+  <si>
+    <t>2167607550038508791</t>
+  </si>
+  <si>
+    <t>2167607549971399758</t>
+  </si>
+  <si>
+    <t>2167607549971399754</t>
+  </si>
+  <si>
+    <t>2167607549954622486</t>
+  </si>
+  <si>
+    <t>3463265782773843149</t>
+  </si>
+  <si>
+    <t>2167607549937846242</t>
+  </si>
+  <si>
+    <t>3598131174343443826</t>
+  </si>
+  <si>
+    <t>2167607549963011129</t>
+  </si>
+  <si>
+    <t>3463290907745322704</t>
+  </si>
+  <si>
+    <t>3592467048279574517</t>
+  </si>
+  <si>
+    <t>2532147804533425197</t>
+  </si>
+  <si>
+    <t>3463277080827921860</t>
+  </si>
+  <si>
+    <t>3592314451086280549</t>
+  </si>
+  <si>
+    <t>2167607549937846260</t>
+  </si>
+  <si>
     <t>2167607549979788379</t>
   </si>
   <si>
-    <t>2167607550030120154</t>
-[...560 lines deleted...]
-    <t>3598260221182477358</t>
+    <t>3592501094242059428</t>
+  </si>
+  <si>
+    <t>2323918695782417698</t>
+  </si>
+  <si>
+    <t>2314496829665838347</t>
+  </si>
+  <si>
+    <t>3592521851181466850</t>
+  </si>
+  <si>
+    <t>3593056162368456034</t>
+  </si>
+  <si>
+    <t>3590366275043329777</t>
+  </si>
+  <si>
+    <t>2302351219609306829</t>
+  </si>
+  <si>
+    <t>3598156587874649716</t>
+  </si>
+  <si>
+    <t>3591013645481411774</t>
+  </si>
+  <si>
+    <t>2302379070207297319</t>
+  </si>
+  <si>
+    <t>3608364885722793894</t>
+  </si>
+  <si>
+    <t>3590370547847923490</t>
+  </si>
+  <si>
+    <t>3590330388712522971</t>
+  </si>
+  <si>
+    <t>2571997647376221351</t>
+  </si>
+  <si>
+    <t>3643759720948303709</t>
+  </si>
+  <si>
+    <t>3598165789699475112</t>
+  </si>
+  <si>
+    <t>3631428683161404942</t>
+  </si>
+  <si>
+    <t>3595261964600739284</t>
+  </si>
+  <si>
+    <t>3595336705403520909</t>
+  </si>
+  <si>
+    <t>2167607549979788375</t>
+  </si>
+  <si>
+    <t>2267091345778673420</t>
+  </si>
+  <si>
+    <t>3780758458987447493</t>
+  </si>
+  <si>
+    <t>3597498772822689362</t>
+  </si>
+  <si>
+    <t>2167607549954622495</t>
+  </si>
+  <si>
+    <t>3617072533439776415</t>
+  </si>
+  <si>
+    <t>3595367549526607860</t>
+  </si>
+  <si>
+    <t>3595388277449819349</t>
+  </si>
+  <si>
+    <t>2607517457509779405</t>
+  </si>
+  <si>
+    <t>2167607549954622497</t>
+  </si>
+  <si>
+    <t>3597360288078235142</t>
+  </si>
+  <si>
+    <t>3597506847210210947</t>
+  </si>
+  <si>
+    <t>3597526345388656347</t>
+  </si>
+  <si>
+    <t>3597543783475971908</t>
+  </si>
+  <si>
+    <t>3595268386482816566</t>
+  </si>
+  <si>
+    <t>2167607549946234878</t>
+  </si>
+  <si>
+    <t>3595326689690781359</t>
+  </si>
+  <si>
+    <t>3595329325223642904</t>
+  </si>
+  <si>
+    <t>2167607549963011120</t>
+  </si>
+  <si>
+    <t>3638131752888698389</t>
+  </si>
+  <si>
+    <t>3598099073338442842</t>
+  </si>
+  <si>
+    <t>3617093102591805329</t>
+  </si>
+  <si>
+    <t>2167607549946234877</t>
+  </si>
+  <si>
+    <t>3738027191171024733</t>
+  </si>
+  <si>
+    <t>3598246853113546583</t>
+  </si>
+  <si>
+    <t>3460502337456440397</t>
+  </si>
+  <si>
+    <t>3459708119402153926</t>
+  </si>
+  <si>
+    <t>2778569055139791995</t>
+  </si>
+  <si>
+    <t>3458329944323524486</t>
+  </si>
+  <si>
+    <t>3616933416353661999</t>
+  </si>
+  <si>
+    <t>3458377761301727220</t>
+  </si>
+  <si>
+    <t>2167607550046897422</t>
+  </si>
+  <si>
+    <t>3592291781963679472</t>
+  </si>
+  <si>
+    <t>3738134265225807160</t>
+  </si>
+  <si>
+    <t>3638138170291259031</t>
+  </si>
+  <si>
+    <t>2288470251454596671</t>
+  </si>
+  <si>
+    <t>2167607550038508785</t>
+  </si>
+  <si>
+    <t>2167607549937846259</t>
+  </si>
+  <si>
+    <t>3590378431033902985</t>
+  </si>
+  <si>
+    <t>2167607549988177015</t>
+  </si>
+  <si>
+    <t>2167607550046897421</t>
+  </si>
+  <si>
+    <t>2167607550046897419</t>
+  </si>
+  <si>
+    <t>3460421437192406101</t>
+  </si>
+  <si>
+    <t>3772985496666376176</t>
+  </si>
+  <si>
+    <t>2167607549937846243</t>
+  </si>
+  <si>
+    <t>2167607550046897423</t>
+  </si>
+  <si>
+    <t>2167607549988177000</t>
+  </si>
+  <si>
+    <t>3791053024575620619</t>
+  </si>
+  <si>
+    <t>2167607549988177021</t>
+  </si>
+  <si>
+    <t>3590347059309315497</t>
+  </si>
+  <si>
+    <t>3638143710379640600</t>
+  </si>
+  <si>
+    <t>2167607550038508800</t>
+  </si>
+  <si>
+    <t>2167607550038508788</t>
+  </si>
+  <si>
+    <t>2778573845798323338</t>
+  </si>
+  <si>
+    <t>3773470404211901556</t>
+  </si>
+  <si>
+    <t>2167607549946234870</t>
+  </si>
+  <si>
+    <t>2167607549971399743</t>
+  </si>
+  <si>
+    <t>3613343700312130602</t>
   </si>
   <si>
     <t>2167607549963011125</t>
   </si>
   <si>
-    <t>2167607549946233857</t>
-[...680 lines deleted...]
-    <t>3613343700312130602</t>
+    <t>3780774602402170225</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="@"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1683,51 +1704,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:A438"/>
+  <dimension ref="A3:A445"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:1">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" s="1" t="s">
@@ -3870,50 +3891,85 @@
       </c>
     </row>
     <row r="434" spans="1:1">
       <c r="A434" s="1" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="435" spans="1:1">
       <c r="A435" s="1" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="436" spans="1:1">
       <c r="A436" s="1" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="437" spans="1:1">
       <c r="A437" s="1" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="438" spans="1:1">
       <c r="A438" s="1" t="s">
         <v>435</v>
+      </c>
+    </row>
+    <row r="439" spans="1:1">
+      <c r="A439" s="1" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="440" spans="1:1">
+      <c r="A440" s="1" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="441" spans="1:1">
+      <c r="A441" s="1" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="442" spans="1:1">
+      <c r="A442" s="1" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="443" spans="1:1">
+      <c r="A443" s="1" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="444" spans="1:1">
+      <c r="A444" s="1" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="445" spans="1:1">
+      <c r="A445" s="1" t="s">
+        <v>442</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Result</vt:lpstr>