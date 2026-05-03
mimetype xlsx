--- v0 (2025-12-04)
+++ v1 (2026-05-03)
@@ -529,51 +529,51 @@
   <si>
     <t>12.0</t>
   </si>
   <si>
     <t>158.9</t>
   </si>
   <si>
     <t>10.4</t>
   </si>
   <si>
     <t>675.0</t>
   </si>
   <si>
     <t>23.3</t>
   </si>
   <si>
     <t>True</t>
   </si>
   <si>
     <t>False</t>
   </si>
   <si>
     <t>Об’єкт приватизації</t>
   </si>
   <si>
-    <t>Завантажено з порталу gis.sheptytska-rada.gov.ua - 12/4/2025. Всього: 24</t>
+    <t>Завантажено з порталу gis.sheptytska-rada.gov.ua - 5/3/2026. Всього: 24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="@"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>