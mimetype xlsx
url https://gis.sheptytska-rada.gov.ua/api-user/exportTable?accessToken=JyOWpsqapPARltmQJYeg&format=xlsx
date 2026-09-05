--- v0 (2025-12-04)
+++ v1 (2026-09-05)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Result" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1783" uniqueCount="1783">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1810" uniqueCount="1810">
   <si>
     <t>lease_sid</t>
   </si>
   <si>
     <t>3459645025653098330</t>
   </si>
   <si>
     <t>3466308842994795605</t>
   </si>
   <si>
     <t>3469242775956882957</t>
   </si>
   <si>
     <t>3461234900097566282</t>
   </si>
   <si>
     <t>3464902500094575964</t>
   </si>
   <si>
     <t>3466292247719315261</t>
   </si>
   <si>
     <t>3470577197331252924</t>
   </si>
   <si>
@@ -99,140 +99,140 @@
   <si>
     <t>2301665323331355709</t>
   </si>
   <si>
     <t>3522001656608720825</t>
   </si>
   <si>
     <t>3622144201078080635</t>
   </si>
   <si>
     <t>3524894856478458950</t>
   </si>
   <si>
     <t>3540829455637284153</t>
   </si>
   <si>
     <t>3606207463679853660</t>
   </si>
   <si>
     <t>3606979167507187095</t>
   </si>
   <si>
     <t>3608382963659572473</t>
   </si>
   <si>
+    <t>3622883462534399750</t>
+  </si>
+  <si>
+    <t>3636652749560481032</t>
+  </si>
+  <si>
+    <t>3637422951894091084</t>
+  </si>
+  <si>
+    <t>3642394349762774656</t>
+  </si>
+  <si>
+    <t>3643756628546684674</t>
+  </si>
+  <si>
     <t>2649300997976884434</t>
   </si>
   <si>
-    <t>3622883462534399750</t>
-[...13 lines deleted...]
-  <si>
     <t>3473390307335210645</t>
   </si>
   <si>
     <t>2167489522802099354</t>
   </si>
   <si>
     <t>3459687544965301469</t>
   </si>
   <si>
     <t>3461235407063090780</t>
   </si>
   <si>
     <t>3268465623377642835</t>
   </si>
   <si>
     <t>3466302281450783748</t>
   </si>
   <si>
     <t>2167498754800747970</t>
   </si>
   <si>
     <t>3469242268353824234</t>
   </si>
   <si>
     <t>3470625410755069761</t>
   </si>
   <si>
     <t>3676345096313243225</t>
   </si>
   <si>
     <t>3616909671383697331</t>
   </si>
   <si>
     <t>3494678736505145078</t>
   </si>
   <si>
+    <t>2167489522869208312</t>
+  </si>
+  <si>
+    <t>3481367886562329821</t>
+  </si>
+  <si>
+    <t>3483718375027246723</t>
+  </si>
+  <si>
+    <t>3485038436690167505</t>
+  </si>
+  <si>
+    <t>3485128531287999794</t>
+  </si>
+  <si>
+    <t>3501197859384985165</t>
+  </si>
+  <si>
+    <t>2167489522860819690</t>
+  </si>
+  <si>
+    <t>3505334049633731667</t>
+  </si>
+  <si>
+    <t>2180541960610121496</t>
+  </si>
+  <si>
+    <t>3510552111685305865</t>
+  </si>
+  <si>
+    <t>3524895622400312415</t>
+  </si>
+  <si>
     <t>3501037708476679291</t>
   </si>
   <si>
-    <t>2167489522869208312</t>
-[...31 lines deleted...]
-  <si>
     <t>3540899314706417099</t>
   </si>
   <si>
     <t>3622906240314640331</t>
   </si>
   <si>
     <t>3606980123254850986</t>
   </si>
   <si>
     <t>3606270938389153145</t>
   </si>
   <si>
     <t>3636653412596057375</t>
   </si>
   <si>
     <t>3640964926547166885</t>
   </si>
   <si>
     <t>2180634424662558020</t>
   </si>
   <si>
     <t>3610534373830428200</t>
   </si>
   <si>
     <t>3476458976793592888</t>
@@ -267,836 +267,896 @@
   <si>
     <t>3494678698303424244</t>
   </si>
   <si>
     <t>3226299342243497638</t>
   </si>
   <si>
     <t>3476481645127665162</t>
   </si>
   <si>
     <t>3481373277979411713</t>
   </si>
   <si>
     <t>3483725604262512420</t>
   </si>
   <si>
     <t>3485149426278729256</t>
   </si>
   <si>
     <t>3485853887242438387</t>
   </si>
   <si>
     <t>3486445715817760061</t>
   </si>
   <si>
+    <t>3510554107788133920</t>
+  </si>
+  <si>
+    <t>3529301289424913786</t>
+  </si>
+  <si>
+    <t>3616910588904474606</t>
+  </si>
+  <si>
+    <t>3606993620172801782</t>
+  </si>
+  <si>
+    <t>3606742306486486594</t>
+  </si>
+  <si>
+    <t>3610552802109032266</t>
+  </si>
+  <si>
+    <t>2167489522902762798</t>
+  </si>
+  <si>
+    <t>3641005338573932531</t>
+  </si>
+  <si>
+    <t>3622908865521124364</t>
+  </si>
+  <si>
+    <t>3642395914162669235</t>
+  </si>
+  <si>
+    <t>3643870227378209942</t>
+  </si>
+  <si>
+    <t>3648107370598368614</t>
+  </si>
+  <si>
+    <t>3676355589983700792</t>
+  </si>
+  <si>
+    <t>8258946358526870712</t>
+  </si>
+  <si>
+    <t>3463483874309309933</t>
+  </si>
+  <si>
+    <t>3450418304772998191</t>
+  </si>
+  <si>
+    <t>3463492906784917133</t>
+  </si>
+  <si>
+    <t>3463992904110835509</t>
+  </si>
+  <si>
+    <t>3450332470170355317</t>
+  </si>
+  <si>
+    <t>2167489522810487968</t>
+  </si>
+  <si>
+    <t>3466348537770411563</t>
+  </si>
+  <si>
+    <t>3469252826306185156</t>
+  </si>
+  <si>
+    <t>3616950572231427125</t>
+  </si>
+  <si>
+    <t>3461247381733901328</t>
+  </si>
+  <si>
+    <t>3464916840076019517</t>
+  </si>
+  <si>
+    <t>3476494679699097333</t>
+  </si>
+  <si>
+    <t>3648109897834300817</t>
+  </si>
+  <si>
+    <t>3622928428518343907</t>
+  </si>
+  <si>
+    <t>3474306450963039755</t>
+  </si>
+  <si>
+    <t>2167489522844042454</t>
+  </si>
+  <si>
+    <t>3676393948747662421</t>
+  </si>
+  <si>
+    <t>3481374818379498788</t>
+  </si>
+  <si>
+    <t>3483727208155973438</t>
+  </si>
+  <si>
+    <t>3486619240004323093</t>
+  </si>
+  <si>
+    <t>3637253308168537734</t>
+  </si>
+  <si>
+    <t>2167489565609166145</t>
+  </si>
+  <si>
+    <t>3606756350945658705</t>
+  </si>
+  <si>
+    <t>3607473716650312783</t>
+  </si>
+  <si>
+    <t>3463993713007527756</t>
+  </si>
+  <si>
+    <t>3641529142970681202</t>
+  </si>
+  <si>
+    <t>3642408204312250225</t>
+  </si>
+  <si>
+    <t>8259075934334748207</t>
+  </si>
+  <si>
+    <t>3470653439770362963</t>
+  </si>
+  <si>
+    <t>3643879312223896929</t>
+  </si>
+  <si>
+    <t>3235745856263030292</t>
+  </si>
+  <si>
+    <t>3235787697876371173</t>
+  </si>
+  <si>
+    <t>3237314834483643948</t>
+  </si>
+  <si>
+    <t>3611971203381593822</t>
+  </si>
+  <si>
+    <t>3494678578145003250</t>
+  </si>
+  <si>
+    <t>3485162193714939664</t>
+  </si>
+  <si>
+    <t>2602479890863228824</t>
+  </si>
+  <si>
+    <t>3459694096518481279</t>
+  </si>
+  <si>
+    <t>3461272949087012039</t>
+  </si>
+  <si>
+    <t>3464921237468219378</t>
+  </si>
+  <si>
+    <t>3478464014479001567</t>
+  </si>
+  <si>
+    <t>2167498754767193488</t>
+  </si>
+  <si>
+    <t>3469763512841012441</t>
+  </si>
+  <si>
+    <t>3470660776195261668</t>
+  </si>
+  <si>
+    <t>2167489565609166139</t>
+  </si>
+  <si>
+    <t>3676401566610359533</t>
+  </si>
+  <si>
+    <t>3481375668757857595</t>
+  </si>
+  <si>
+    <t>3483746198077047812</t>
+  </si>
+  <si>
+    <t>3485208150175385585</t>
+  </si>
+  <si>
+    <t>3488637356301354763</t>
+  </si>
+  <si>
+    <t>3494697709464454211</t>
+  </si>
+  <si>
+    <t>2167489522810487967</t>
+  </si>
+  <si>
+    <t>3612695338793567385</t>
+  </si>
+  <si>
+    <t>3616958138403522068</t>
+  </si>
+  <si>
+    <t>3622936053452637578</t>
+  </si>
+  <si>
+    <t>3637265410228749371</t>
+  </si>
+  <si>
+    <t>3641532351269308315</t>
+  </si>
+  <si>
+    <t>3642438368236668585</t>
+  </si>
+  <si>
+    <t>3643907573477803398</t>
+  </si>
+  <si>
+    <t>3463994736778413932</t>
+  </si>
+  <si>
+    <t>3760615573478705039</t>
+  </si>
+  <si>
+    <t>3772940765513123728</t>
+  </si>
+  <si>
+    <t>2271887174561432931</t>
+  </si>
+  <si>
+    <t>3774181612292408950</t>
+  </si>
+  <si>
+    <t>3611971119646508764</t>
+  </si>
+  <si>
+    <t>3778545527050733515</t>
+  </si>
+  <si>
+    <t>3778760651627824450</t>
+  </si>
+  <si>
+    <t>2167489522810487973</t>
+  </si>
+  <si>
+    <t>3780747394237334564</t>
+  </si>
+  <si>
+    <t>3785274297283511752</t>
+  </si>
+  <si>
+    <t>3789492754518639700</t>
+  </si>
+  <si>
+    <t>3230865045722236841</t>
+  </si>
+  <si>
+    <t>3459695403564271007</t>
+  </si>
+  <si>
+    <t>3461278653055239602</t>
+  </si>
+  <si>
+    <t>3464012102958580802</t>
+  </si>
+  <si>
+    <t>3464929651065881894</t>
+  </si>
+  <si>
+    <t>3494714733179700400</t>
+  </si>
+  <si>
+    <t>2180634424670946641</t>
+  </si>
+  <si>
+    <t>3469763608940905707</t>
+  </si>
+  <si>
+    <t>3470679802757776968</t>
+  </si>
+  <si>
+    <t>3473447819078009957</t>
+  </si>
+  <si>
+    <t>3474319204490938129</t>
+  </si>
+  <si>
+    <t>3483758469520032941</t>
+  </si>
+  <si>
+    <t>3501873395472008799</t>
+  </si>
+  <si>
+    <t>2268830399964644466</t>
+  </si>
+  <si>
+    <t>3488649193977808814</t>
+  </si>
+  <si>
+    <t>3607476535147103417</t>
+  </si>
+  <si>
+    <t>3612703767683663374</t>
+  </si>
+  <si>
+    <t>3616965689979439097</t>
+  </si>
+  <si>
+    <t>3623401929595422306</t>
+  </si>
+  <si>
+    <t>3637344551837894182</t>
+  </si>
+  <si>
+    <t>3641533982702569396</t>
+  </si>
+  <si>
+    <t>3642439010124564181</t>
+  </si>
+  <si>
+    <t>3645935444056606457</t>
+  </si>
+  <si>
+    <t>3676415267698640352</t>
+  </si>
+  <si>
+    <t>3478508956949677128</t>
+  </si>
+  <si>
+    <t>3760633642582279322</t>
+  </si>
+  <si>
+    <t>3774202454879504141</t>
+  </si>
+  <si>
+    <t>3780822787589932890</t>
+  </si>
+  <si>
+    <t>3788143890846975630</t>
+  </si>
+  <si>
+    <t>3789500897248150790</t>
+  </si>
+  <si>
+    <t>3648135847531775655</t>
+  </si>
+  <si>
+    <t>3230836216391796127</t>
+  </si>
+  <si>
+    <t>3231420107632674566</t>
+  </si>
+  <si>
+    <t>3245270439903102492</t>
+  </si>
+  <si>
+    <t>3233002501443684011</t>
+  </si>
+  <si>
+    <t>3235207153522312337</t>
+  </si>
+  <si>
+    <t>3478539465998206282</t>
+  </si>
+  <si>
+    <t>3459703072865912436</t>
+  </si>
+  <si>
+    <t>3463233036810716759</t>
+  </si>
+  <si>
+    <t>3464101151849317655</t>
+  </si>
+  <si>
+    <t>3464930091442636073</t>
+  </si>
+  <si>
+    <t>3473455628544902484</t>
+  </si>
+  <si>
+    <t>2272618125440583524</t>
+  </si>
+  <si>
+    <t>3469777125563696700</t>
+  </si>
+  <si>
+    <t>3483764448944981328</t>
+  </si>
+  <si>
+    <t>3488658968711005265</t>
+  </si>
+  <si>
+    <t>2167498754800747965</t>
+  </si>
+  <si>
+    <t>3474347314892506152</t>
+  </si>
+  <si>
+    <t>3495171642210911465</t>
+  </si>
+  <si>
+    <t>3612725849410766735</t>
+  </si>
+  <si>
+    <t>3616970917256627578</t>
+  </si>
+  <si>
+    <t>3623422087487555488</t>
+  </si>
+  <si>
+    <t>3501855109774575152</t>
+  </si>
+  <si>
+    <t>3641539653829396447</t>
+  </si>
+  <si>
+    <t>3608206762676586416</t>
+  </si>
+  <si>
+    <t>3676492169759164152</t>
+  </si>
+  <si>
+    <t>3648228089361597461</t>
+  </si>
+  <si>
+    <t>3762655026586060227</t>
+  </si>
+  <si>
+    <t>3774954408031290444</t>
+  </si>
+  <si>
+    <t>3780845465713509478</t>
+  </si>
+  <si>
+    <t>3237234741337917019</t>
+  </si>
+  <si>
+    <t>3645936360159708956</t>
+  </si>
+  <si>
+    <t>3788204337478502369</t>
+  </si>
+  <si>
+    <t>3648134488023631492</t>
+  </si>
+  <si>
+    <t>3470686126904182648</t>
+  </si>
+  <si>
+    <t>3232309876881360761</t>
+  </si>
+  <si>
     <t>3501677150640015104</t>
   </si>
   <si>
-    <t>3510554107788133920</t>
-[...194 lines deleted...]
-    <t>2167489522810487967</t>
+    <t>3977151778880750785</t>
+  </si>
+  <si>
+    <t>3459781454450394484</t>
+  </si>
+  <si>
+    <t>3463237430017001188</t>
+  </si>
+  <si>
+    <t>3464110388604306879</t>
+  </si>
+  <si>
+    <t>3468361914982073443</t>
+  </si>
+  <si>
+    <t>2167498754792359352</t>
+  </si>
+  <si>
+    <t>3469780827422852774</t>
+  </si>
+  <si>
+    <t>3648249398883779737</t>
+  </si>
+  <si>
+    <t>3478597699144517191</t>
+  </si>
+  <si>
+    <t>3483772864933398001</t>
+  </si>
+  <si>
+    <t>3473463874840168135</t>
+  </si>
+  <si>
+    <t>3474357245192439266</t>
+  </si>
+  <si>
+    <t>3488696219767669779</t>
+  </si>
+  <si>
+    <t>3643048276762035820</t>
+  </si>
+  <si>
+    <t>3501876115788531350</t>
+  </si>
+  <si>
+    <t>3612737739935450437</t>
+  </si>
+  <si>
+    <t>3612065786891338877</t>
+  </si>
+  <si>
+    <t>3616975531746002593</t>
+  </si>
+  <si>
+    <t>3623437575332562034</t>
+  </si>
+  <si>
+    <t>3676509200428565507</t>
+  </si>
+  <si>
+    <t>2167489522902762797</t>
+  </si>
+  <si>
+    <t>3641597000098514329</t>
+  </si>
+  <si>
+    <t>3470708093640246433</t>
+  </si>
+  <si>
+    <t>3645951864941315097</t>
+  </si>
+  <si>
+    <t>3775070088143570139</t>
+  </si>
+  <si>
+    <t>3788206911774524480</t>
+  </si>
+  <si>
+    <t>3762668601828443802</t>
+  </si>
+  <si>
+    <t>3809800023382689336</t>
+  </si>
+  <si>
+    <t>3977176932188947933</t>
+  </si>
+  <si>
+    <t>3643049651562612382</t>
+  </si>
+  <si>
+    <t>3459782338139915661</t>
+  </si>
+  <si>
+    <t>3463245846231910258</t>
+  </si>
+  <si>
+    <t>3464129188825400994</t>
+  </si>
+  <si>
+    <t>2167489522844042447</t>
+  </si>
+  <si>
+    <t>2167489522818876590</t>
+  </si>
+  <si>
+    <t>3616978363807172440</t>
+  </si>
+  <si>
+    <t>2273375408126690622</t>
+  </si>
+  <si>
+    <t>3473465395292145498</t>
+  </si>
+  <si>
+    <t>3478623272864581353</t>
+  </si>
+  <si>
+    <t>3266353178643268732</t>
+  </si>
+  <si>
+    <t>3484262986443392645</t>
+  </si>
+  <si>
+    <t>3488699861589558460</t>
+  </si>
+  <si>
+    <t>3503924574829937704</t>
+  </si>
+  <si>
+    <t>3623455580003239239</t>
+  </si>
+  <si>
+    <t>3641599057698227658</t>
+  </si>
+  <si>
+    <t>3646097365128971776</t>
+  </si>
+  <si>
+    <t>3612537392864429438</t>
+  </si>
+  <si>
+    <t>3648263740022850907</t>
+  </si>
+  <si>
+    <t>3469809196596200506</t>
+  </si>
+  <si>
+    <t>3612752223479531130</t>
+  </si>
+  <si>
+    <t>3676515749549048947</t>
+  </si>
+  <si>
+    <t>3612750067850544740</t>
+  </si>
+  <si>
+    <t>3762688863001118518</t>
+  </si>
+  <si>
+    <t>3775077810452825430</t>
+  </si>
+  <si>
+    <t>3495237987686418020</t>
+  </si>
+  <si>
+    <t>3977178265944065528</t>
+  </si>
+  <si>
+    <t>3459783084843468196</t>
+  </si>
+  <si>
+    <t>3463250751109728255</t>
+  </si>
+  <si>
+    <t>3464130376744568506</t>
+  </si>
+  <si>
+    <t>3468365351962543345</t>
+  </si>
+  <si>
+    <t>3469813821604889787</t>
+  </si>
+  <si>
+    <t>3470722964863845766</t>
+  </si>
+  <si>
+    <t>2167498754783970731</t>
+  </si>
+  <si>
+    <t>3474823140436084351</t>
+  </si>
+  <si>
+    <t>3495248857896322777</t>
+  </si>
+  <si>
+    <t>2167489522902762796</t>
+  </si>
+  <si>
+    <t>3484271658041083687</t>
+  </si>
+  <si>
+    <t>3488702547277907293</t>
+  </si>
+  <si>
+    <t>3503949347496658215</t>
+  </si>
+  <si>
+    <t>3616986098355406038</t>
+  </si>
+  <si>
+    <t>2167489565617554763</t>
+  </si>
+  <si>
+    <t>3623490362586171351</t>
+  </si>
+  <si>
+    <t>3641600441768216041</t>
+  </si>
+  <si>
+    <t>3643060068401809330</t>
+  </si>
+  <si>
+    <t>3646098330657752611</t>
+  </si>
+  <si>
+    <t>3676529832042169571</t>
+  </si>
+  <si>
+    <t>3762747828976224207</t>
+  </si>
+  <si>
+    <t>3648271600584754674</t>
+  </si>
+  <si>
+    <t>3775092661946418803</t>
+  </si>
+  <si>
+    <t>3473470542625899680</t>
+  </si>
+  <si>
+    <t>3977187851556095606</t>
+  </si>
+  <si>
+    <t>8258388996996990964</t>
+  </si>
+  <si>
+    <t>3459794444729976633</t>
+  </si>
+  <si>
+    <t>3463263541153236128</t>
+  </si>
+  <si>
+    <t>3464143809590331182</t>
+  </si>
+  <si>
+    <t>3465486902512059719</t>
+  </si>
+  <si>
+    <t>3473479926508684815</t>
+  </si>
+  <si>
+    <t>3474842580405979037</t>
+  </si>
+  <si>
+    <t>3468379906079983163</t>
+  </si>
+  <si>
+    <t>3469818825266955680</t>
+  </si>
+  <si>
+    <t>3470731138471823085</t>
+  </si>
+  <si>
+    <t>3612790644428244257</t>
+  </si>
+  <si>
+    <t>2180634424645780776</t>
+  </si>
+  <si>
+    <t>2167489565609166141</t>
+  </si>
+  <si>
+    <t>3503976107097458187</t>
+  </si>
+  <si>
+    <t>3484285624612030408</t>
+  </si>
+  <si>
+    <t>3488709503573034218</t>
+  </si>
+  <si>
+    <t>3617009879471883699</t>
+  </si>
+  <si>
+    <t>3631574258074781285</t>
+  </si>
+  <si>
+    <t>3641623820348950345</t>
+  </si>
+  <si>
+    <t>3648275591439844945</t>
+  </si>
+  <si>
+    <t>3676542131704432070</t>
+  </si>
+  <si>
+    <t>3643063741462873176</t>
+  </si>
+  <si>
+    <t>3646133317385847994</t>
+  </si>
+  <si>
+    <t>3762788798736368879</t>
   </si>
   <si>
     <t>3607475821310117031</t>
   </si>
   <si>
-    <t>3612695338793567385</t>
-[...511 lines deleted...]
-  <si>
     <t>3459800447290704899</t>
   </si>
   <si>
     <t>3463285993740699093</t>
   </si>
   <si>
     <t>3464150466982578106</t>
   </si>
   <si>
     <t>3465507559132104130</t>
   </si>
   <si>
     <t>3468382998741649136</t>
   </si>
   <si>
     <t>2180634424670946642</t>
   </si>
   <si>
+    <t>3469837805155256059</t>
+  </si>
+  <si>
+    <t>3470731930759071534</t>
+  </si>
+  <si>
+    <t>3474892119724787019</t>
+  </si>
+  <si>
+    <t>3484305766179931300</t>
+  </si>
+  <si>
+    <t>3488722466866464140</t>
+  </si>
+  <si>
+    <t>3617015839963743832</t>
+  </si>
+  <si>
+    <t>3613239237169645168</t>
+  </si>
+  <si>
+    <t>3631590097452795083</t>
+  </si>
+  <si>
+    <t>3677062864234874563</t>
+  </si>
+  <si>
+    <t>3504806759233488617</t>
+  </si>
+  <si>
+    <t>3641624340887242593</t>
+  </si>
+  <si>
+    <t>3643064924650865808</t>
+  </si>
+  <si>
+    <t>3646624092016084551</t>
+  </si>
+  <si>
+    <t>3648276803442706024</t>
+  </si>
+  <si>
+    <t>3762816870256739845</t>
+  </si>
+  <si>
     <t>3222040015399814270</t>
   </si>
   <si>
-    <t>3469837805155256059</t>
-[...43 lines deleted...]
-  <si>
     <t>2167489522810487969</t>
   </si>
   <si>
+    <t>3977250503267452791</t>
+  </si>
+  <si>
     <t>3459801095201621028</t>
   </si>
   <si>
     <t>3463297396551714635</t>
   </si>
   <si>
     <t>3464155044092314674</t>
   </si>
   <si>
     <t>3468385082908084136</t>
   </si>
   <si>
     <t>3469842677023901612</t>
   </si>
   <si>
     <t>3470736284656337987</t>
   </si>
   <si>
     <t>3473553770116286357</t>
   </si>
   <si>
     <t>3495888746056778908</t>
   </si>
   <si>
     <t>3613254037559838534</t>
@@ -1119,50 +1179,53 @@
   <si>
     <t>3631613449810740828</t>
   </si>
   <si>
     <t>3641626171558332310</t>
   </si>
   <si>
     <t>3648279096502257287</t>
   </si>
   <si>
     <t>3643149439364761090</t>
   </si>
   <si>
     <t>3646624720742254177</t>
   </si>
   <si>
     <t>3677079455718705043</t>
   </si>
   <si>
     <t>3465546949376083485</t>
   </si>
   <si>
     <t>3768561658843104397</t>
   </si>
   <si>
+    <t>3977251530955818898</t>
+  </si>
+  <si>
     <t>3185674453459666477</t>
   </si>
   <si>
     <t>3459819492274603450</t>
   </si>
   <si>
     <t>3463304807308068849</t>
   </si>
   <si>
     <t>3464161040210592974</t>
   </si>
   <si>
     <t>3465548058920486515</t>
   </si>
   <si>
     <t>3468395722875864772</t>
   </si>
   <si>
     <t>3222142531714155832</t>
   </si>
   <si>
     <t>3469847230519706816</t>
   </si>
   <si>
     <t>3473558305660470371</t>
@@ -1197,50 +1260,53 @@
   <si>
     <t>3641731260927182112</t>
   </si>
   <si>
     <t>3643150536401749588</t>
   </si>
   <si>
     <t>3643152659071895279</t>
   </si>
   <si>
     <t>3643153338289096479</t>
   </si>
   <si>
     <t>3646684557446481908</t>
   </si>
   <si>
     <t>3677275181513966682</t>
   </si>
   <si>
     <t>3648299636680034084</t>
   </si>
   <si>
     <t>3768621162662200689</t>
   </si>
   <si>
+    <t>3977254383871067137</t>
+  </si>
+  <si>
     <t>3230779655438992406</t>
   </si>
   <si>
     <t>3463315158749676696</t>
   </si>
   <si>
     <t>3464181727138678129</t>
   </si>
   <si>
     <t>3468398328075519824</t>
   </si>
   <si>
     <t>3478652212530382090</t>
   </si>
   <si>
     <t>3465565082535069603</t>
   </si>
   <si>
     <t>3677296307711509800</t>
   </si>
   <si>
     <t>3470742033285514570</t>
   </si>
   <si>
     <t>3484340843337222045</t>
@@ -1248,123 +1314,129 @@
   <si>
     <t>3488853806924433263</t>
   </si>
   <si>
     <t>3613280026843153654</t>
   </si>
   <si>
     <t>3632332953419253319</t>
   </si>
   <si>
     <t>3475812188818507642</t>
   </si>
   <si>
     <t>3617057131989042358</t>
   </si>
   <si>
     <t>3641732127545886019</t>
   </si>
   <si>
     <t>3473583370166863437</t>
   </si>
   <si>
     <t>3769112736240240173</t>
   </si>
   <si>
+    <t>3977255825579181083</t>
+  </si>
+  <si>
     <t>3495899128636900724</t>
   </si>
   <si>
     <t>3643154424857102158</t>
   </si>
   <si>
     <t>3646701948909913353</t>
   </si>
   <si>
     <t>3474919262408148987</t>
   </si>
   <si>
     <t>3468406013382624454</t>
   </si>
   <si>
+    <t>3464201568738346732</t>
+  </si>
+  <si>
+    <t>3465567126209692734</t>
+  </si>
+  <si>
+    <t>3469893328747628335</t>
+  </si>
+  <si>
+    <t>3478658466531247531</t>
+  </si>
+  <si>
+    <t>2167498754767193484</t>
+  </si>
+  <si>
+    <t>3474923747595519107</t>
+  </si>
+  <si>
+    <t>3484339481597708064</t>
+  </si>
+  <si>
+    <t>3488859042212743049</t>
+  </si>
+  <si>
+    <t>3495914436286219836</t>
+  </si>
+  <si>
+    <t>3613293383797179951</t>
+  </si>
+  <si>
+    <t>3617059794776491343</t>
+  </si>
+  <si>
+    <t>2167498800401221062</t>
+  </si>
+  <si>
+    <t>3641770002958255945</t>
+  </si>
+  <si>
+    <t>3643189211550450738</t>
+  </si>
+  <si>
+    <t>3648301190132795195</t>
+  </si>
+  <si>
+    <t>2167489522802099347</t>
+  </si>
+  <si>
+    <t>3677787353058903599</t>
+  </si>
+  <si>
+    <t>3463303650351253437</t>
+  </si>
+  <si>
+    <t>3769147061207828367</t>
+  </si>
+  <si>
     <t>3459855982216087348</t>
   </si>
   <si>
-    <t>3464201568738346732</t>
-[...53 lines deleted...]
-    <t>3769147061207828367</t>
+    <t>3977256539399390258</t>
   </si>
   <si>
     <t>3255485904491382157</t>
   </si>
   <si>
     <t>3459863736376887214</t>
   </si>
   <si>
     <t>3464208534520988702</t>
   </si>
   <si>
     <t>3698966934008629115</t>
   </si>
   <si>
     <t>3468407973464769915</t>
   </si>
   <si>
     <t>3469899810633417819</t>
   </si>
   <si>
     <t>3633033726692165334</t>
   </si>
   <si>
     <t>3473621284024223518</t>
   </si>
@@ -1392,50 +1464,53 @@
   <si>
     <t>3643710341281482090</t>
   </si>
   <si>
     <t>3471206794313860793</t>
   </si>
   <si>
     <t>3617068598637364811</t>
   </si>
   <si>
     <t>2167489522802099357</t>
   </si>
   <si>
     <t>3622213630717593047</t>
   </si>
   <si>
     <t>3769173513139651673</t>
   </si>
   <si>
     <t>3474933099660314004</t>
   </si>
   <si>
     <t>3465571830918546763</t>
   </si>
   <si>
+    <t>3977262255279441057</t>
+  </si>
+  <si>
     <t>3460484606254384772</t>
   </si>
   <si>
     <t>3464212579616818369</t>
   </si>
   <si>
     <t>3468469097031796547</t>
   </si>
   <si>
     <t>3237293715240256561</t>
   </si>
   <si>
     <t>3473624251452360662</t>
   </si>
   <si>
     <t>3475022676311934554</t>
   </si>
   <si>
     <t>2167489522877596934</t>
   </si>
   <si>
     <t>3495935096538530962</t>
   </si>
   <si>
     <t>3613318929935500351</t>
@@ -1452,108 +1527,114 @@
   <si>
     <t>3484397354679797258</t>
   </si>
   <si>
     <t>3489593343669700131</t>
   </si>
   <si>
     <t>3641772686289405858</t>
   </si>
   <si>
     <t>3646757179832141253</t>
   </si>
   <si>
     <t>3651006655581127739</t>
   </si>
   <si>
     <t>3698979776204113919</t>
   </si>
   <si>
     <t>3463324028846998839</t>
   </si>
   <si>
     <t>2167489522810487974</t>
   </si>
   <si>
+    <t>3977262852766434488</t>
+  </si>
+  <si>
     <t>3460506921579054203</t>
   </si>
   <si>
     <t>3463335713909507622</t>
   </si>
   <si>
     <t>3464700308427376099</t>
   </si>
   <si>
     <t>3465583967648876270</t>
   </si>
   <si>
     <t>3468503151013791041</t>
   </si>
   <si>
     <t>3469908651244782907</t>
   </si>
   <si>
     <t>3495941804321146178</t>
   </si>
   <si>
     <t>3723582787849029445</t>
   </si>
   <si>
     <t>3471259110027035991</t>
   </si>
   <si>
     <t>3479210388493436172</t>
   </si>
   <si>
     <t>3484412645971330776</t>
   </si>
   <si>
+    <t>3489599416434689735</t>
+  </si>
+  <si>
+    <t>3613323186902402303</t>
+  </si>
+  <si>
+    <t>3617103311385134205</t>
+  </si>
+  <si>
+    <t>3633049474340750459</t>
+  </si>
+  <si>
+    <t>3227169205509948912</t>
+  </si>
+  <si>
+    <t>3646788179136087840</t>
+  </si>
+  <si>
+    <t>3251076977158784504</t>
+  </si>
+  <si>
+    <t>3475042011206125353</t>
+  </si>
+  <si>
     <t>3473629970763351386</t>
   </si>
   <si>
-    <t>3489599416434689735</t>
-[...20 lines deleted...]
-    <t>3475042011206125353</t>
+    <t>3977272533513668018</t>
   </si>
   <si>
     <t>3225725835939939748</t>
   </si>
   <si>
     <t>3465588566568994694</t>
   </si>
   <si>
     <t>3468513172766328262</t>
   </si>
   <si>
     <t>3473629393023141142</t>
   </si>
   <si>
     <t>2167498754775582098</t>
   </si>
   <si>
     <t>3723593355230184496</t>
   </si>
   <si>
     <t>3479238827485169097</t>
   </si>
   <si>
     <t>3484437352602929073</t>
   </si>
@@ -1569,50 +1650,53 @@
   <si>
     <t>3617109739172791732</t>
   </si>
   <si>
     <t>3633049246606820470</t>
   </si>
   <si>
     <t>3646822517760328892</t>
   </si>
   <si>
     <t>3463375704408721018</t>
   </si>
   <si>
     <t>3651038345326233008</t>
   </si>
   <si>
     <t>3464716798543267355</t>
   </si>
   <si>
     <t>3475075581047997452</t>
   </si>
   <si>
     <t>3235755204326459024</t>
   </si>
   <si>
+    <t>3977282123596826189</t>
+  </si>
+  <si>
     <t>3225044489894627292</t>
   </si>
   <si>
     <t>3468551392312952617</t>
   </si>
   <si>
     <t>3469910639915304377</t>
   </si>
   <si>
     <t>3465602496272008384</t>
   </si>
   <si>
     <t>3471277748087948947</t>
   </si>
   <si>
     <t>3473632097384531459</t>
   </si>
   <si>
     <t>3479248749446825578</t>
   </si>
   <si>
     <t>3495955271065274069</t>
   </si>
   <si>
     <t>2167489522877596927</t>
@@ -1629,50 +1713,53 @@
   <si>
     <t>3617115615552079608</t>
   </si>
   <si>
     <t>3635929256187398002</t>
   </si>
   <si>
     <t>3646845652484228492</t>
   </si>
   <si>
     <t>3651039248552822216</t>
   </si>
   <si>
     <t>3725047847372981652</t>
   </si>
   <si>
     <t>3463378123104454300</t>
   </si>
   <si>
     <t>3230692973419169019</t>
   </si>
   <si>
     <t>3464723972539549360</t>
   </si>
   <si>
+    <t>3977285719767910100</t>
+  </si>
+  <si>
     <t>3460528644080797490</t>
   </si>
   <si>
     <t>3465604295351600412</t>
   </si>
   <si>
     <t>3468552630697985968</t>
   </si>
   <si>
     <t>3469911337511945724</t>
   </si>
   <si>
     <t>3471285776765945668</t>
   </si>
   <si>
     <t>3474101653878080535</t>
   </si>
   <si>
     <t>3475542147405448495</t>
   </si>
   <si>
     <t>3479329515283416843</t>
   </si>
   <si>
     <t>3484450857691382913</t>
@@ -1686,50 +1773,53 @@
   <si>
     <t>3613344636531115091</t>
   </si>
   <si>
     <t>3617120446224271324</t>
   </si>
   <si>
     <t>3642313776864167495</t>
   </si>
   <si>
     <t>3647319937334118025</t>
   </si>
   <si>
     <t>3651050022008522350</t>
   </si>
   <si>
     <t>3725068010776430353</t>
   </si>
   <si>
     <t>3463413711765505861</t>
   </si>
   <si>
     <t>3464742019908241308</t>
   </si>
   <si>
+    <t>3977312258756708243</t>
+  </si>
+  <si>
     <t>2174875516253767468</t>
   </si>
   <si>
     <t>3460536694292350948</t>
   </si>
   <si>
     <t>3464757465667601458</t>
   </si>
   <si>
     <t>3465613525034993265</t>
   </si>
   <si>
     <t>3474111825090446592</t>
   </si>
   <si>
     <t>3468552133362583393</t>
   </si>
   <si>
     <t>3469920585281176657</t>
   </si>
   <si>
     <t>3479349754360498092</t>
   </si>
   <si>
     <t>2167489522810487971</t>
@@ -1746,77 +1836,83 @@
   <si>
     <t>3490175875310159190</t>
   </si>
   <si>
     <t>3613355447081240113</t>
   </si>
   <si>
     <t>3647395411292849212</t>
   </si>
   <si>
     <t>3241509401701385739</t>
   </si>
   <si>
     <t>2180541960618510106</t>
   </si>
   <si>
     <t>3642318277704681112</t>
   </si>
   <si>
     <t>3651050635366762141</t>
   </si>
   <si>
     <t>3463415695570634592</t>
   </si>
   <si>
+    <t>3977312891819788202</t>
+  </si>
+  <si>
     <t>3460552017628365921</t>
   </si>
   <si>
     <t>3463417139451398053</t>
   </si>
   <si>
     <t>3464765135363507354</t>
   </si>
   <si>
     <t>3468566050298135953</t>
   </si>
   <si>
     <t>3235026330860913752</t>
   </si>
   <si>
     <t>3647485916211054178</t>
   </si>
   <si>
     <t>3474117155975333285</t>
   </si>
   <si>
     <t>3479436357577737453</t>
   </si>
   <si>
     <t>3490244431653636050</t>
   </si>
   <si>
+    <t>3977319175851869248</t>
+  </si>
+  <si>
     <t>3475576221394273835</t>
   </si>
   <si>
     <t>3495980230093309399</t>
   </si>
   <si>
     <t>3613363908326197242</t>
   </si>
   <si>
     <t>3617122030740046903</t>
   </si>
   <si>
     <t>3469920532550386766</t>
   </si>
   <si>
     <t>3651052112072148663</t>
   </si>
   <si>
     <t>2180541960534624007</t>
   </si>
   <si>
     <t>3460567956814038511</t>
   </si>
   <si>
     <t>3469033500353496851</t>
@@ -1833,56 +1929,56 @@
   <si>
     <t>3474129369771804295</t>
   </si>
   <si>
     <t>3475580467120440906</t>
   </si>
   <si>
     <t>3651056038704056076</t>
   </si>
   <si>
     <t>3490244809577203689</t>
   </si>
   <si>
     <t>3471364476832318863</t>
   </si>
   <si>
     <t>3500305304363468218</t>
   </si>
   <si>
     <t>3617135219636700444</t>
   </si>
   <si>
     <t>3613364770935145551</t>
   </si>
   <si>
+    <t>3185143214273201891</t>
+  </si>
+  <si>
     <t>3647514154270459864</t>
   </si>
   <si>
-    <t>3185143214273201891</t>
-[...1 lines deleted...]
-  <si>
     <t>2293538510952465808</t>
   </si>
   <si>
     <t>3460567942326912493</t>
   </si>
   <si>
     <t>3464780487992542481</t>
   </si>
   <si>
     <t>2167498800409609692</t>
   </si>
   <si>
     <t>3474130039375660705</t>
   </si>
   <si>
     <t>3475581597116270177</t>
   </si>
   <si>
     <t>3469036553798420343</t>
   </si>
   <si>
     <t>3469926831715518072</t>
   </si>
   <si>
     <t>3479908365767804377</t>
@@ -2286,245 +2382,245 @@
   <si>
     <t>3500467846352208966</t>
   </si>
   <si>
     <t>2167489522860819695</t>
   </si>
   <si>
     <t>3651911422578787668</t>
   </si>
   <si>
     <t>3255393484772738440</t>
   </si>
   <si>
     <t>3463475589166400820</t>
   </si>
   <si>
     <t>3461125001975957397</t>
   </si>
   <si>
     <t>3464869531556513553</t>
   </si>
   <si>
     <t>3469190966773024085</t>
   </si>
   <si>
+    <t>2174875516270544694</t>
+  </si>
+  <si>
+    <t>2174875516270544696</t>
+  </si>
+  <si>
+    <t>2174875516270544699</t>
+  </si>
+  <si>
+    <t>2174875516262156083</t>
+  </si>
+  <si>
+    <t>2174875516270544701</t>
+  </si>
+  <si>
+    <t>2167498754783970726</t>
+  </si>
+  <si>
+    <t>2174875516270544702</t>
+  </si>
+  <si>
+    <t>2174875516270544703</t>
+  </si>
+  <si>
+    <t>2167498800401221066</t>
+  </si>
+  <si>
+    <t>3500484557801522356</t>
+  </si>
+  <si>
+    <t>3621462529663829813</t>
+  </si>
+  <si>
+    <t>2174875516270544695</t>
+  </si>
+  <si>
+    <t>2174875516270544707</t>
+  </si>
+  <si>
+    <t>2167498800409609690</t>
+  </si>
+  <si>
+    <t>3463476351053333868</t>
+  </si>
+  <si>
+    <t>2174875516270544698</t>
+  </si>
+  <si>
+    <t>2174875516278933316</t>
+  </si>
+  <si>
+    <t>8256827355184497926</t>
+  </si>
+  <si>
+    <t>2167498800409609691</t>
+  </si>
+  <si>
+    <t>3398100479664718875</t>
+  </si>
+  <si>
+    <t>2180541960668841765</t>
+  </si>
+  <si>
+    <t>3232128398063044222</t>
+  </si>
+  <si>
+    <t>3440134617129027369</t>
+  </si>
+  <si>
+    <t>3445319998673781810</t>
+  </si>
+  <si>
+    <t>3448235913535030334</t>
+  </si>
+  <si>
+    <t>3448762892709528870</t>
+  </si>
+  <si>
+    <t>3448983441930978741</t>
+  </si>
+  <si>
+    <t>2167498754775582110</t>
+  </si>
+  <si>
+    <t>2167498754783970721</t>
+  </si>
+  <si>
+    <t>2167498754783970722</t>
+  </si>
+  <si>
+    <t>3470502139841742352</t>
+  </si>
+  <si>
+    <t>2174875516287321941</t>
+  </si>
+  <si>
+    <t>2167489522860819697</t>
+  </si>
+  <si>
+    <t>2167498754783970727</t>
+  </si>
+  <si>
     <t>2167498754783970724</t>
   </si>
   <si>
-    <t>2174875516270544694</t>
-[...97 lines deleted...]
-  <si>
     <t>2174875516278933330</t>
   </si>
   <si>
     <t>2174875516287321939</t>
   </si>
   <si>
     <t>2174875516287321940</t>
   </si>
   <si>
     <t>2174875516287321942</t>
   </si>
   <si>
     <t>2174875516287321943</t>
   </si>
   <si>
     <t>2174875516287321944</t>
   </si>
   <si>
     <t>2174875516287321945</t>
   </si>
   <si>
     <t>2174875516287321946</t>
   </si>
   <si>
     <t>2174875516287321948</t>
   </si>
   <si>
     <t>2174875516287321949</t>
   </si>
   <si>
     <t>2174875516287321950</t>
   </si>
   <si>
     <t>2180541960593344277</t>
   </si>
   <si>
     <t>2167498800392832451</t>
   </si>
   <si>
     <t>3466277943884383831</t>
   </si>
   <si>
     <t>2167498800401221071</t>
   </si>
   <si>
     <t>2167498800401221072</t>
   </si>
   <si>
-    <t>3232128398063044222</t>
-[...1 lines deleted...]
-  <si>
     <t>2174875516270544697</t>
   </si>
   <si>
     <t>2174875516270544706</t>
   </si>
   <si>
     <t>3652470459322074693</t>
   </si>
   <si>
     <t>2174875516262156079</t>
   </si>
   <si>
     <t>8256836153710216717</t>
   </si>
   <si>
+    <t>3440172767033427914</t>
+  </si>
+  <si>
+    <t>3445330051573220511</t>
+  </si>
+  <si>
+    <t>3255318448028255968</t>
+  </si>
+  <si>
+    <t>2180541960517846788</t>
+  </si>
+  <si>
+    <t>2180541960341685981</t>
+  </si>
+  <si>
+    <t>2174875516278933320</t>
+  </si>
+  <si>
+    <t>2174875516278933321</t>
+  </si>
+  <si>
+    <t>2167498800401221076</t>
+  </si>
+  <si>
     <t>3245911171672311051</t>
   </si>
   <si>
-    <t>3440172767033427914</t>
-[...22 lines deleted...]
-  <si>
     <t>2167498800409609686</t>
   </si>
   <si>
     <t>2167498800401221064</t>
   </si>
   <si>
     <t>2180541960685618984</t>
   </si>
   <si>
     <t>2174875516287321951</t>
   </si>
   <si>
     <t>2174875516278933322</t>
   </si>
   <si>
     <t>2174875516278933328</t>
   </si>
   <si>
     <t>2174875516278933329</t>
   </si>
   <si>
     <t>3255470287965127877</t>
   </si>
   <si>
     <t>3474267131661518561</t>
@@ -2574,80 +2670,77 @@
   <si>
     <t>2167498754783970728</t>
   </si>
   <si>
     <t>3440256160710526062</t>
   </si>
   <si>
     <t>2180541960224245461</t>
   </si>
   <si>
     <t>2167498754767193479</t>
   </si>
   <si>
     <t>2180541960459126519</t>
   </si>
   <si>
     <t>3469192675574416844</t>
   </si>
   <si>
     <t>2167498754775582101</t>
   </si>
   <si>
     <t>2167498800401221063</t>
   </si>
   <si>
-    <t>3230865045722236841</t>
-[...4 lines deleted...]
-  <si>
     <t>3255471659359929563</t>
   </si>
   <si>
     <t>3440257929482077322</t>
   </si>
   <si>
     <t>2180541960333297371</t>
   </si>
   <si>
     <t>2180541960366851810</t>
   </si>
   <si>
     <t>2180541960400406250</t>
   </si>
   <si>
     <t>3445341322901194128</t>
   </si>
   <si>
     <t>2167489522827265219</t>
   </si>
   <si>
     <t>2180541960358463201</t>
   </si>
   <si>
+    <t>8257002958722434637</t>
+  </si>
+  <si>
     <t>2167489522877596928</t>
   </si>
   <si>
     <t>2167489522877596929</t>
   </si>
   <si>
     <t>2180541960350074591</t>
   </si>
   <si>
     <t>2180541960643675935</t>
   </si>
   <si>
     <t>2180541960333297372</t>
   </si>
   <si>
     <t>2180541960526235398</t>
   </si>
   <si>
     <t>2180541960584955666</t>
   </si>
   <si>
     <t>2180541960568178446</t>
   </si>
   <si>
     <t>2180541960610121495</t>
@@ -2691,53 +2784,50 @@
   <si>
     <t>2180541960517846787</t>
   </si>
   <si>
     <t>2180541960626898715</t>
   </si>
   <si>
     <t>2180541960635287325</t>
   </si>
   <si>
     <t>2180541960584955667</t>
   </si>
   <si>
     <t>2180541960593344276</t>
   </si>
   <si>
     <t>2180541960559789837</t>
   </si>
   <si>
     <t>2167489522844042449</t>
   </si>
   <si>
     <t>2180541960635287326</t>
   </si>
   <si>
-    <t>8257002958722434637</t>
-[...1 lines deleted...]
-  <si>
     <t>2180541960660453155</t>
   </si>
   <si>
     <t>2180541960358463200</t>
   </si>
   <si>
     <t>2180541960257799894</t>
   </si>
   <si>
     <t>2180541960601732886</t>
   </si>
   <si>
     <t>2167489522802099346</t>
   </si>
   <si>
     <t>2180541960551401227</t>
   </si>
   <si>
     <t>2180541960383629030</t>
   </si>
   <si>
     <t>2180541960467515128</t>
   </si>
   <si>
     <t>2180541960450737909</t>
@@ -2787,62 +2877,65 @@
   <si>
     <t>2180541960366851811</t>
   </si>
   <si>
     <t>2180541960534624008</t>
   </si>
   <si>
     <t>2180541960316520154</t>
   </si>
   <si>
     <t>2180541960526235397</t>
   </si>
   <si>
     <t>2180541960308131545</t>
   </si>
   <si>
     <t>2180541960400406249</t>
   </si>
   <si>
     <t>2180541960685618985</t>
   </si>
   <si>
     <t>3245143365360027545</t>
   </si>
   <si>
+    <t>3440273187814769964</t>
+  </si>
+  <si>
+    <t>2180541960543012618</t>
+  </si>
+  <si>
+    <t>3445357242709181988</t>
+  </si>
+  <si>
+    <t>3230860890349766370</t>
+  </si>
+  <si>
     <t>2167489522885985552</t>
   </si>
   <si>
-    <t>3440273187814769964</t>
-[...7 lines deleted...]
-  <si>
     <t>2167489522844042455</t>
   </si>
   <si>
     <t>8258271114371794338</t>
   </si>
   <si>
     <t>3440288281814631887</t>
   </si>
   <si>
     <t>3446031058141710202</t>
   </si>
   <si>
     <t>3292275076153476578</t>
   </si>
   <si>
     <t>2271891979732256115</t>
   </si>
   <si>
     <t>3250353775205942751</t>
   </si>
   <si>
     <t>2271744465716642971</t>
   </si>
   <si>
     <t>3253116067752445053</t>
@@ -2865,152 +2958,140 @@
   <si>
     <t>3245982902810313886</t>
   </si>
   <si>
     <t>3250362722319075002</t>
   </si>
   <si>
     <t>2167489522835653832</t>
   </si>
   <si>
     <t>8258367925216347717</t>
   </si>
   <si>
     <t>3440299174623446645</t>
   </si>
   <si>
     <t>2271206917760091223</t>
   </si>
   <si>
     <t>2167489522818876597</t>
   </si>
   <si>
     <t>2167489522902762794</t>
   </si>
   <si>
-    <t>3230860890349766370</t>
-[...1 lines deleted...]
-  <si>
     <t>3653853449352644108</t>
   </si>
   <si>
     <t>3232803510961571446</t>
   </si>
   <si>
     <t>3241714354990613832</t>
   </si>
   <si>
+    <t>3245265586262902052</t>
+  </si>
+  <si>
     <t>3252521669771659216</t>
   </si>
   <si>
-    <t>3245265586262902052</t>
-[...1 lines deleted...]
-  <si>
     <t>3256732423840335318</t>
   </si>
   <si>
     <t>3258253325178504241</t>
   </si>
   <si>
     <t>2167489522894374175</t>
   </si>
   <si>
     <t>2167489522844042456</t>
   </si>
   <si>
     <t>2167489522885985556</t>
   </si>
   <si>
     <t>2322703564725552884</t>
   </si>
   <si>
+    <t>3250364103520159446</t>
+  </si>
+  <si>
+    <t>2167498754775582108</t>
+  </si>
+  <si>
+    <t>3245298571846616731</t>
+  </si>
+  <si>
+    <t>3245293931008624080</t>
+  </si>
+  <si>
+    <t>3245290220710528253</t>
+  </si>
+  <si>
+    <t>3245284496357984186</t>
+  </si>
+  <si>
     <t>3245276260011607783</t>
   </si>
   <si>
-    <t>3250364103520159446</t>
-[...14 lines deleted...]
-    <t>3245284496357984186</t>
+    <t>2167489565617554758</t>
   </si>
   <si>
     <t>3256039938478572937</t>
   </si>
   <si>
-    <t>3245270439903102492</t>
-[...4 lines deleted...]
-  <si>
     <t>8258370469153998496</t>
   </si>
   <si>
     <t>2648763704773969668</t>
   </si>
   <si>
     <t>3440788464956606201</t>
   </si>
   <si>
     <t>3258302491179091034</t>
   </si>
   <si>
     <t>2180541960375240420</t>
   </si>
   <si>
     <t>2167489522885985554</t>
   </si>
   <si>
     <t>2167489522885985558</t>
   </si>
   <si>
     <t>2276195932368274913</t>
   </si>
   <si>
     <t>2167489522894374169</t>
   </si>
   <si>
-    <t>3233002501443684011</t>
-[...1 lines deleted...]
-  <si>
     <t>2167489522902762790</t>
   </si>
   <si>
-    <t>3235207153522312337</t>
-[...1 lines deleted...]
-  <si>
     <t>2297148741276140926</t>
   </si>
   <si>
     <t>8258373081433638607</t>
   </si>
   <si>
     <t>2167489565625943376</t>
   </si>
   <si>
     <t>2301656386284554233</t>
   </si>
   <si>
     <t>2302200141123159418</t>
   </si>
   <si>
     <t>2180541960433960689</t>
   </si>
   <si>
     <t>3258303315955418224</t>
   </si>
   <si>
     <t>3265473835662575066</t>
   </si>
   <si>
     <t>2167489522835653834</t>
@@ -3294,101 +3375,101 @@
   <si>
     <t>2180541960467515129</t>
   </si>
   <si>
     <t>2180635476988265883</t>
   </si>
   <si>
     <t>2180635476988265880</t>
   </si>
   <si>
     <t>2180635476988265884</t>
   </si>
   <si>
     <t>2180635476988265881</t>
   </si>
   <si>
     <t>2180635476996654499</t>
   </si>
   <si>
     <t>2180635476988265882</t>
   </si>
   <si>
     <t>2267546301296018553</t>
   </si>
   <si>
+    <t>2266884655284225634</t>
+  </si>
+  <si>
+    <t>2180634424687723873</t>
+  </si>
+  <si>
+    <t>3232277530769622673</t>
+  </si>
+  <si>
+    <t>2271908939308205491</t>
+  </si>
+  <si>
+    <t>2180634424637392162</t>
+  </si>
+  <si>
+    <t>3476391884908136289</t>
+  </si>
+  <si>
+    <t>2180634424662558023</t>
+  </si>
+  <si>
+    <t>2180634424670946633</t>
+  </si>
+  <si>
+    <t>2276260874807150235</t>
+  </si>
+  <si>
+    <t>2276262287129970337</t>
+  </si>
+  <si>
+    <t>2276794127746074540</t>
+  </si>
+  <si>
+    <t>2276915528125645933</t>
+  </si>
+  <si>
+    <t>2180634424679335253</t>
+  </si>
+  <si>
+    <t>2180634424679335259</t>
+  </si>
+  <si>
+    <t>2180635476996654498</t>
+  </si>
+  <si>
     <t>2180634424662558022</t>
   </si>
   <si>
-    <t>2266884655284225634</t>
-[...7 lines deleted...]
-  <si>
     <t>2278461633296598348</t>
   </si>
   <si>
-    <t>2271908939308205491</t>
-[...34 lines deleted...]
-  <si>
     <t>2278459873660241224</t>
   </si>
   <si>
     <t>2278951917486867949</t>
   </si>
   <si>
     <t>2271838808137794834</t>
   </si>
   <si>
     <t>2271837736669283597</t>
   </si>
   <si>
     <t>2276917782505325679</t>
   </si>
   <si>
     <t>2279088183855548019</t>
   </si>
   <si>
     <t>3480770281935472431</t>
   </si>
   <si>
     <t>2268322694028068775</t>
   </si>
   <si>
     <t>2180634424670946635</t>
@@ -3441,50 +3522,53 @@
   <si>
     <t>2294258931964314920</t>
   </si>
   <si>
     <t>2180635476996654501</t>
   </si>
   <si>
     <t>2180634424637392161</t>
   </si>
   <si>
     <t>3222070877633906342</t>
   </si>
   <si>
     <t>2296424277768930619</t>
   </si>
   <si>
     <t>2180634424662558014</t>
   </si>
   <si>
     <t>2297163984517727726</t>
   </si>
   <si>
     <t>2167498754783970729</t>
   </si>
   <si>
+    <t>2998214270916757359</t>
+  </si>
+  <si>
     <t>2329090596188194315</t>
   </si>
   <si>
     <t>3271225064057472287</t>
   </si>
   <si>
     <t>3216319389309601129</t>
   </si>
   <si>
     <t>2602947353090458987</t>
   </si>
   <si>
     <t>2273438778246825447</t>
   </si>
   <si>
     <t>2603198976970720475</t>
   </si>
   <si>
     <t>2648048307263243486</t>
   </si>
   <si>
     <t>2648654918100977219</t>
   </si>
   <si>
     <t>2998120587353655098</t>
@@ -3498,113 +3582,110 @@
   <si>
     <t>2180634424662558016</t>
   </si>
   <si>
     <t>8258393242219840525</t>
   </si>
   <si>
     <t>2180634424687723872</t>
   </si>
   <si>
     <t>8258410811941192961</t>
   </si>
   <si>
     <t>3216297924354901321</t>
   </si>
   <si>
     <t>3216321120122701199</t>
   </si>
   <si>
     <t>3217020327326385896</t>
   </si>
   <si>
     <t>3230785731853026534</t>
   </si>
   <si>
-    <t>2998214270916757359</t>
-[...1 lines deleted...]
-  <si>
     <t>3470519468289951589</t>
   </si>
   <si>
     <t>3221164520416216964</t>
   </si>
   <si>
     <t>3221169137732552689</t>
   </si>
   <si>
     <t>3221174137686852671</t>
   </si>
   <si>
     <t>3217072797549331607</t>
   </si>
   <si>
     <t>3002428383851186117</t>
   </si>
   <si>
     <t>3221182426277479585</t>
   </si>
   <si>
     <t>3217062914745698220</t>
   </si>
   <si>
+    <t>8257668149575419461</t>
+  </si>
+  <si>
+    <t>3470523418938443694</t>
+  </si>
+  <si>
+    <t>3220490755265005310</t>
+  </si>
+  <si>
+    <t>3217674065246422243</t>
+  </si>
+  <si>
+    <t>3217702877204055333</t>
+  </si>
+  <si>
+    <t>3217703686344017216</t>
+  </si>
+  <si>
+    <t>3221208593516725486</t>
+  </si>
+  <si>
+    <t>3217705745990550879</t>
+  </si>
+  <si>
+    <t>3217712068333405562</t>
+  </si>
+  <si>
+    <t>3217738719586944408</t>
+  </si>
+  <si>
+    <t>3221307301285594824</t>
+  </si>
+  <si>
     <t>3232133270233679669</t>
   </si>
   <si>
-    <t>8257668149575419461</t>
-[...31 lines deleted...]
-  <si>
     <t>8258422915142256070</t>
   </si>
   <si>
     <t>3220536235026023621</t>
   </si>
   <si>
     <t>3220630631721469424</t>
   </si>
   <si>
     <t>3221154374579390226</t>
   </si>
   <si>
     <t>3221347098402228070</t>
   </si>
   <si>
     <t>3221959087444984969</t>
   </si>
   <si>
     <t>3221966534767281508</t>
   </si>
   <si>
     <t>3221974194573018675</t>
   </si>
   <si>
     <t>3221984420126787324</t>
@@ -3747,50 +3828,53 @@
   <si>
     <t>3222818568450082043</t>
   </si>
   <si>
     <t>3250410049234798256</t>
   </si>
   <si>
     <t>3255255131167392825</t>
   </si>
   <si>
     <t>3241723055076017637</t>
   </si>
   <si>
     <t>3256906385861903822</t>
   </si>
   <si>
     <t>8259067700446233993</t>
   </si>
   <si>
     <t>2167489522818876595</t>
   </si>
   <si>
     <t>8258952341676361055</t>
   </si>
   <si>
+    <t>3232962084870292704</t>
+  </si>
+  <si>
     <t>3256925919759042138</t>
   </si>
   <si>
     <t>3232803831079241356</t>
   </si>
   <si>
     <t>2174875516262156080</t>
   </si>
   <si>
     <t>3348758190509524415</t>
   </si>
   <si>
     <t>3235014154947397595</t>
   </si>
   <si>
     <t>3235041042860344858</t>
   </si>
   <si>
     <t>3234987172645832166</t>
   </si>
   <si>
     <t>3342914569164031867</t>
   </si>
   <si>
     <t>3235162343071549425</t>
@@ -3804,53 +3888,50 @@
   <si>
     <t>3255265643276010769</t>
   </si>
   <si>
     <t>3235883383691150856</t>
   </si>
   <si>
     <t>3235884178671142430</t>
   </si>
   <si>
     <t>2167489522852431067</t>
   </si>
   <si>
     <t>3236675001939658423</t>
   </si>
   <si>
     <t>2167489522894374168</t>
   </si>
   <si>
     <t>3241490242422703403</t>
   </si>
   <si>
     <t>2167489522827265208</t>
   </si>
   <si>
-    <t>3232962084870292704</t>
-[...1 lines deleted...]
-  <si>
     <t>3251083341788612128</t>
   </si>
   <si>
     <t>3255352476206892174</t>
   </si>
   <si>
     <t>3240839972160275734</t>
   </si>
   <si>
     <t>3240903643825702411</t>
   </si>
   <si>
     <t>3240904938179528230</t>
   </si>
   <si>
     <t>2167489522827265214</t>
   </si>
   <si>
     <t>3240994618514343843</t>
   </si>
   <si>
     <t>3240997014921545660</t>
   </si>
   <si>
     <t>3240999480106944491</t>
@@ -3864,260 +3945,260 @@
   <si>
     <t>3251084803780380236</t>
   </si>
   <si>
     <t>3258234477159122809</t>
   </si>
   <si>
     <t>3469205450073834509</t>
   </si>
   <si>
     <t>3255288956660483518</t>
   </si>
   <si>
     <t>3255306324233160233</t>
   </si>
   <si>
     <t>3258240709802592242</t>
   </si>
   <si>
     <t>2276880592047965289</t>
   </si>
   <si>
     <t>3230845950373136138</t>
   </si>
   <si>
+    <t>2167489522818876598</t>
+  </si>
+  <si>
+    <t>3230065081446303705</t>
+  </si>
+  <si>
+    <t>3230835212132812141</t>
+  </si>
+  <si>
+    <t>8259084249081054901</t>
+  </si>
+  <si>
+    <t>2167489522835653836</t>
+  </si>
+  <si>
+    <t>3245984075797759160</t>
+  </si>
+  <si>
+    <t>2282030100901791315</t>
+  </si>
+  <si>
+    <t>3470544331293590685</t>
+  </si>
+  <si>
+    <t>2278459817691448646</t>
+  </si>
+  <si>
+    <t>2167489522818876588</t>
+  </si>
+  <si>
     <t>3245259163323860058</t>
   </si>
   <si>
-    <t>2167489522818876598</t>
-[...28 lines deleted...]
-  <si>
     <t>2278950482196039145</t>
   </si>
   <si>
     <t>2167489522827265217</t>
   </si>
   <si>
     <t>2167489522810487970</t>
   </si>
   <si>
     <t>2286402180090955648</t>
   </si>
   <si>
     <t>2167498754800747963</t>
   </si>
   <si>
     <t>2167489522844042445</t>
   </si>
   <si>
     <t>2267556262809961635</t>
   </si>
   <si>
     <t>3225018998332589502</t>
   </si>
   <si>
     <t>3235217724141471089</t>
   </si>
   <si>
     <t>3224905230663550282</t>
   </si>
   <si>
+    <t>2167489522894374170</t>
+  </si>
+  <si>
+    <t>2287128732420277669</t>
+  </si>
+  <si>
+    <t>2266854636633720338</t>
+  </si>
+  <si>
+    <t>2167489522894374174</t>
+  </si>
+  <si>
     <t>3230822632660141057</t>
   </si>
   <si>
-    <t>2167489522894374170</t>
-[...8 lines deleted...]
-    <t>2167489522894374174</t>
+    <t>3232137870772799464</t>
+  </si>
+  <si>
+    <t>3232315117160891489</t>
+  </si>
+  <si>
+    <t>3232797630027269537</t>
   </si>
   <si>
     <t>3225577809522984838</t>
   </si>
   <si>
     <t>2167489522902762800</t>
   </si>
   <si>
     <t>2167489522902762788</t>
   </si>
   <si>
     <t>2167489522902762791</t>
   </si>
   <si>
     <t>2167489522902762792</t>
   </si>
   <si>
     <t>2287141252266723055</t>
   </si>
   <si>
     <t>3480808456963753125</t>
   </si>
   <si>
     <t>2167489522902762789</t>
   </si>
   <si>
     <t>2271832629030421759</t>
   </si>
   <si>
-    <t>3232137870772799464</t>
-[...7 lines deleted...]
-  <si>
     <t>2167498754767193480</t>
   </si>
   <si>
+    <t>3245340075357111710</t>
+  </si>
+  <si>
     <t>2167489522818876593</t>
   </si>
   <si>
+    <t>3245344997255415397</t>
+  </si>
+  <si>
     <t>2167489565609166137</t>
   </si>
   <si>
+    <t>3245818435585705836</t>
+  </si>
+  <si>
+    <t>3245890599819150387</t>
+  </si>
+  <si>
     <t>3245321937039131863</t>
   </si>
   <si>
-    <t>3245340075357111710</t>
+    <t>3233007508461193141</t>
   </si>
   <si>
     <t>2301674421909193874</t>
   </si>
   <si>
     <t>2650099611762427540</t>
   </si>
   <si>
     <t>3245924897154663919</t>
   </si>
   <si>
+    <t>2167489522877596932</t>
+  </si>
+  <si>
     <t>2297243680781633147</t>
   </si>
   <si>
     <t>3224953327787705745</t>
   </si>
   <si>
-    <t>3245344997255415397</t>
-[...1 lines deleted...]
-  <si>
     <t>2167489522810487966</t>
   </si>
   <si>
     <t>2174875516262156081</t>
   </si>
   <si>
     <t>2167489522827265218</t>
   </si>
   <si>
-    <t>3245818435585705836</t>
-[...1 lines deleted...]
-  <si>
     <t>2245739265881277472</t>
   </si>
   <si>
-    <t>3245890599819150387</t>
-[...1 lines deleted...]
-  <si>
     <t>2167489522877596936</t>
   </si>
   <si>
     <t>2167498754767193481</t>
   </si>
   <si>
     <t>2167498754783970730</t>
   </si>
   <si>
     <t>3469220041403139503</t>
   </si>
   <si>
     <t>2304464869509826069</t>
   </si>
   <si>
     <t>2167498754767193485</t>
   </si>
   <si>
     <t>2167498754792359349</t>
   </si>
   <si>
     <t>2167489522827265215</t>
   </si>
   <si>
     <t>2167498754767193487</t>
   </si>
   <si>
     <t>2167489522827265211</t>
   </si>
   <si>
     <t>2167489522827265212</t>
   </si>
   <si>
-    <t>2167489522877596932</t>
-[...1 lines deleted...]
-  <si>
     <t>2167489522793710737</t>
   </si>
   <si>
     <t>2167489522818876589</t>
   </si>
   <si>
-    <t>3233007508461193141</t>
-[...1 lines deleted...]
-  <si>
     <t>3240178378032022873</t>
   </si>
   <si>
     <t>2167489522844042451</t>
   </si>
   <si>
     <t>2167498754783970733</t>
   </si>
   <si>
     <t>2167489522827265213</t>
   </si>
   <si>
     <t>3240838086434751744</t>
   </si>
   <si>
     <t>3240900607971689970</t>
   </si>
   <si>
     <t>2167489522835653830</t>
   </si>
   <si>
     <t>2167498754775582099</t>
   </si>
   <si>
     <t>2167498754792359346</t>
@@ -4317,179 +4398,179 @@
   <si>
     <t>3250250643243271733</t>
   </si>
   <si>
     <t>2167489565617554765</t>
   </si>
   <si>
     <t>2167489565609166146</t>
   </si>
   <si>
     <t>2167489565625943386</t>
   </si>
   <si>
     <t>2167489565634332005</t>
   </si>
   <si>
     <t>3267020251446904408</t>
   </si>
   <si>
     <t>3250328619934811308</t>
   </si>
   <si>
     <t>3276413492789249208</t>
   </si>
   <si>
+    <t>2167489565634332002</t>
+  </si>
+  <si>
+    <t>3241712144886007090</t>
+  </si>
+  <si>
+    <t>2167489565617554766</t>
+  </si>
+  <si>
+    <t>2167489565617554767</t>
+  </si>
+  <si>
+    <t>2167489565625943383</t>
+  </si>
+  <si>
+    <t>2267606708022936919</t>
+  </si>
+  <si>
+    <t>2167489565609166143</t>
+  </si>
+  <si>
+    <t>3241678702651639718</t>
+  </si>
+  <si>
+    <t>2167489565617554759</t>
+  </si>
+  <si>
+    <t>2167489565634332003</t>
+  </si>
+  <si>
+    <t>2167489565617554764</t>
+  </si>
+  <si>
+    <t>2167489565625943379</t>
+  </si>
+  <si>
     <t>2268870228639220931</t>
   </si>
   <si>
-    <t>2167489565634332002</t>
-[...32 lines deleted...]
-    <t>2167489565625943379</t>
+    <t>2167489565617554762</t>
+  </si>
+  <si>
+    <t>2271882143569282378</t>
   </si>
   <si>
     <t>2167489565617554760</t>
   </si>
   <si>
     <t>2167489565609166142</t>
   </si>
   <si>
     <t>2167489565634332000</t>
   </si>
   <si>
     <t>3252521838877607904</t>
   </si>
   <si>
     <t>2268341955849095163</t>
   </si>
   <si>
     <t>3242941216005818268</t>
   </si>
   <si>
-    <t>2271882143569282378</t>
-[...1 lines deleted...]
-  <si>
     <t>2167489522860819693</t>
   </si>
   <si>
     <t>2167489565634332004</t>
   </si>
   <si>
     <t>2167489565600777527</t>
   </si>
   <si>
     <t>2167489565625943387</t>
   </si>
   <si>
-    <t>2167489565617554762</t>
-[...1 lines deleted...]
-  <si>
     <t>3268358511473460971</t>
   </si>
   <si>
     <t>3267035517371287301</t>
   </si>
   <si>
     <t>2167489565609166136</t>
   </si>
   <si>
+    <t>2167489565625943381</t>
+  </si>
+  <si>
     <t>2167489565634332008</t>
   </si>
   <si>
     <t>2282644599010756597</t>
   </si>
   <si>
     <t>3253158122847470904</t>
   </si>
   <si>
     <t>3255988252154267268</t>
   </si>
   <si>
     <t>3267041594431244201</t>
   </si>
   <si>
+    <t>2167489565625943382</t>
+  </si>
+  <si>
     <t>3267097592575559601</t>
   </si>
   <si>
     <t>3253115181789611111</t>
   </si>
   <si>
-    <t>2167489565625943382</t>
-[...1 lines deleted...]
-  <si>
     <t>3256793175456483130</t>
   </si>
   <si>
     <t>2648763148273714941</t>
   </si>
   <si>
     <t>3267105531168293975</t>
   </si>
   <si>
     <t>2167489565634331998</t>
   </si>
   <si>
     <t>3265466494766548298</t>
   </si>
   <si>
     <t>3242955327666128129</t>
   </si>
   <si>
-    <t>2167489565625943381</t>
-[...1 lines deleted...]
-  <si>
     <t>3267624847315830720</t>
   </si>
   <si>
     <t>2167489522885985547</t>
   </si>
   <si>
     <t>3267671364084958308</t>
   </si>
   <si>
     <t>2167489522860819694</t>
   </si>
   <si>
     <t>2167489522860819692</t>
   </si>
   <si>
     <t>2167489565634331999</t>
   </si>
   <si>
     <t>2167489522885985548</t>
   </si>
   <si>
     <t>3267047919399732304</t>
   </si>
   <si>
     <t>3267572625563452849</t>
@@ -4515,65 +4596,65 @@
   <si>
     <t>3250361438534895261</t>
   </si>
   <si>
     <t>2648761940305774322</t>
   </si>
   <si>
     <t>3253173431033661035</t>
   </si>
   <si>
     <t>3255393121738950006</t>
   </si>
   <si>
     <t>3256065870534804633</t>
   </si>
   <si>
     <t>3256854646395766763</t>
   </si>
   <si>
     <t>2167489522827265210</t>
   </si>
   <si>
     <t>2167489522852431071</t>
   </si>
   <si>
+    <t>2167498800401221073</t>
+  </si>
+  <si>
     <t>2167489522869208318</t>
   </si>
   <si>
     <t>2167489522818876586</t>
   </si>
   <si>
     <t>2167489565609166138</t>
   </si>
   <si>
     <t>2167489522835653828</t>
   </si>
   <si>
-    <t>2167498800401221073</t>
-[...1 lines deleted...]
-  <si>
     <t>2167489522860819687</t>
   </si>
   <si>
     <t>2167489522844042448</t>
   </si>
   <si>
     <t>3267756661950908377</t>
   </si>
   <si>
     <t>3268364488818034579</t>
   </si>
   <si>
     <t>3268371189738767415</t>
   </si>
   <si>
     <t>3268507123750799209</t>
   </si>
   <si>
     <t>3219909322414753252</t>
   </si>
   <si>
     <t>2307270261960869730</t>
   </si>
   <si>
     <t>3253182640794109720</t>
@@ -4746,95 +4827,95 @@
   <si>
     <t>3217007783169754742</t>
   </si>
   <si>
     <t>3217009714495751833</t>
   </si>
   <si>
     <t>3476429586877645899</t>
   </si>
   <si>
     <t>3217674285229278457</t>
   </si>
   <si>
     <t>3461209053680632865</t>
   </si>
   <si>
     <t>3480878722460943926</t>
   </si>
   <si>
     <t>3220499030962341792</t>
   </si>
   <si>
     <t>3480881032633255573</t>
   </si>
   <si>
+    <t>3222708705132807391</t>
+  </si>
+  <si>
     <t>3220602215664190778</t>
   </si>
   <si>
     <t>3221925452104861623</t>
   </si>
   <si>
     <t>3222116411904099363</t>
   </si>
   <si>
     <t>3222118542258209863</t>
   </si>
   <si>
     <t>3222119657758524524</t>
   </si>
   <si>
     <t>3222123266999059666</t>
   </si>
   <si>
     <t>3222126219327702432</t>
   </si>
   <si>
     <t>3222132033706788388</t>
   </si>
   <si>
     <t>3222132488058963514</t>
   </si>
   <si>
     <t>3222134520677402311</t>
   </si>
   <si>
     <t>3222136442708821828</t>
   </si>
   <si>
     <t>3222138340530718678</t>
   </si>
   <si>
     <t>3222139989152236630</t>
   </si>
   <si>
     <t>3222684877384057887</t>
   </si>
   <si>
-    <t>3222708705132807391</t>
-[...1 lines deleted...]
-  <si>
     <t>3222783985566353172</t>
   </si>
   <si>
     <t>3235054915420161229</t>
   </si>
   <si>
     <t>3222797276392982515</t>
   </si>
   <si>
     <t>3224908041853863278</t>
   </si>
   <si>
     <t>3255305221542250003</t>
   </si>
   <si>
     <t>3220526506245620794</t>
   </si>
   <si>
     <t>3220467460989781653</t>
   </si>
   <si>
     <t>3222757333843051984</t>
   </si>
   <si>
     <t>3222112123094042619</t>
@@ -4854,122 +4935,122 @@
   <si>
     <t>3221419093068350806</t>
   </si>
   <si>
     <t>3221903839720375801</t>
   </si>
   <si>
     <t>3221914579822970553</t>
   </si>
   <si>
     <t>3224984682491807467</t>
   </si>
   <si>
     <t>3225010986649913330</t>
   </si>
   <si>
     <t>3225012231234126878</t>
   </si>
   <si>
     <t>3225013054332732501</t>
   </si>
   <si>
     <t>3225020317457974780</t>
   </si>
   <si>
+    <t>3225051395891660121</t>
+  </si>
+  <si>
+    <t>3225057539917874833</t>
+  </si>
+  <si>
+    <t>3225071633047750444</t>
+  </si>
+  <si>
+    <t>3225598696578090940</t>
+  </si>
+  <si>
+    <t>3255254324149748771</t>
+  </si>
+  <si>
+    <t>3256084495115224458</t>
+  </si>
+  <si>
+    <t>3256891707567899787</t>
+  </si>
+  <si>
+    <t>3226328176196060242</t>
+  </si>
+  <si>
+    <t>3226328653843399784</t>
+  </si>
+  <si>
+    <t>3226351933329507763</t>
+  </si>
+  <si>
+    <t>3226352397429245385</t>
+  </si>
+  <si>
+    <t>3226990018568390204</t>
+  </si>
+  <si>
+    <t>3226994478883538523</t>
+  </si>
+  <si>
+    <t>3226996149307049617</t>
+  </si>
+  <si>
+    <t>3227007384538842964</t>
+  </si>
+  <si>
+    <t>3227044318875224042</t>
+  </si>
+  <si>
+    <t>3227045120826147852</t>
+  </si>
+  <si>
+    <t>3227068309757232315</t>
+  </si>
+  <si>
+    <t>3227069541775312093</t>
+  </si>
+  <si>
+    <t>3227244450694563549</t>
+  </si>
+  <si>
+    <t>3227715769550767939</t>
+  </si>
+  <si>
+    <t>3227888115850938316</t>
+  </si>
+  <si>
+    <t>3461214253610960140</t>
+  </si>
+  <si>
     <t>3225026973910697669</t>
   </si>
   <si>
-    <t>3225051395891660121</t>
-[...67 lines deleted...]
-  <si>
     <t>3227890120635975662</t>
   </si>
   <si>
     <t>3227897963959288932</t>
   </si>
   <si>
     <t>3227899728620422278</t>
   </si>
   <si>
     <t>3227903958559229179</t>
   </si>
   <si>
     <t>3235839911038813200</t>
   </si>
   <si>
     <t>3230039008687949308</t>
   </si>
   <si>
     <t>3230045481354659346</t>
   </si>
   <si>
     <t>3230059132992096049</t>
   </si>
   <si>
     <t>3230066379130406895</t>
@@ -5205,60 +5286,60 @@
   <si>
     <t>3235199765884962669</t>
   </si>
   <si>
     <t>3469235232081709011</t>
   </si>
   <si>
     <t>3236455690851583044</t>
   </si>
   <si>
     <t>3235136273752523840</t>
   </si>
   <si>
     <t>3476431982907360509</t>
   </si>
   <si>
     <t>3256118334776673856</t>
   </si>
   <si>
     <t>3265497713852024532</t>
   </si>
   <si>
     <t>3267705220020307394</t>
   </si>
   <si>
+    <t>3267077531102086555</t>
+  </si>
+  <si>
+    <t>3267082020768974401</t>
+  </si>
+  <si>
+    <t>3251085869880182431</t>
+  </si>
+  <si>
     <t>2167489522860819696</t>
-  </si>
-[...7 lines deleted...]
-    <t>3251085869880182431</t>
   </si>
   <si>
     <t>3271436171288249614</t>
   </si>
   <si>
     <t>3256083661170148724</t>
   </si>
   <si>
     <t>3268313604419486871</t>
   </si>
   <si>
     <t>3271266785990543119</t>
   </si>
   <si>
     <t>3267571006318839201</t>
   </si>
   <si>
     <t>3268515503886304396</t>
   </si>
   <si>
     <t>3271213174589753138</t>
   </si>
   <si>
     <t>3271369866740761704</t>
   </si>
@@ -5724,51 +5805,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:A1785"/>
+  <dimension ref="A3:A1812"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:1">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" s="1" t="s">
@@ -14646,50 +14727,185 @@
       </c>
     </row>
     <row r="1781" spans="1:1">
       <c r="A1781" s="1" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="1782" spans="1:1">
       <c r="A1782" s="1" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="1783" spans="1:1">
       <c r="A1783" s="1" t="s">
         <v>1780</v>
       </c>
     </row>
     <row r="1784" spans="1:1">
       <c r="A1784" s="1" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="1785" spans="1:1">
       <c r="A1785" s="1" t="s">
         <v>1782</v>
+      </c>
+    </row>
+    <row r="1786" spans="1:1">
+      <c r="A1786" s="1" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="1787" spans="1:1">
+      <c r="A1787" s="1" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="1788" spans="1:1">
+      <c r="A1788" s="1" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="1789" spans="1:1">
+      <c r="A1789" s="1" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="1790" spans="1:1">
+      <c r="A1790" s="1" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="1791" spans="1:1">
+      <c r="A1791" s="1" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="1792" spans="1:1">
+      <c r="A1792" s="1" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="1793" spans="1:1">
+      <c r="A1793" s="1" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="1794" spans="1:1">
+      <c r="A1794" s="1" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="1795" spans="1:1">
+      <c r="A1795" s="1" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="1796" spans="1:1">
+      <c r="A1796" s="1" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="1797" spans="1:1">
+      <c r="A1797" s="1" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="1798" spans="1:1">
+      <c r="A1798" s="1" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="1799" spans="1:1">
+      <c r="A1799" s="1" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="1800" spans="1:1">
+      <c r="A1800" s="1" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="1801" spans="1:1">
+      <c r="A1801" s="1" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="1802" spans="1:1">
+      <c r="A1802" s="1" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="1803" spans="1:1">
+      <c r="A1803" s="1" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="1804" spans="1:1">
+      <c r="A1804" s="1" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="1805" spans="1:1">
+      <c r="A1805" s="1" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="1806" spans="1:1">
+      <c r="A1806" s="1" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="1807" spans="1:1">
+      <c r="A1807" s="1" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="1808" spans="1:1">
+      <c r="A1808" s="1" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="1809" spans="1:1">
+      <c r="A1809" s="1" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="1810" spans="1:1">
+      <c r="A1810" s="1" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="1811" spans="1:1">
+      <c r="A1811" s="1" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="1812" spans="1:1">
+      <c r="A1812" s="1" t="s">
+        <v>1809</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Result</vt:lpstr>