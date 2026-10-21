--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Result" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1810" uniqueCount="1810">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1834" uniqueCount="1834">
   <si>
     <t>lease_sid</t>
   </si>
   <si>
     <t>3459645025653098330</t>
   </si>
   <si>
     <t>3466308842994795605</t>
   </si>
   <si>
     <t>3469242775956882957</t>
   </si>
   <si>
     <t>3461234900097566282</t>
   </si>
   <si>
     <t>3464902500094575964</t>
   </si>
   <si>
     <t>3466292247719315261</t>
   </si>
   <si>
     <t>3470577197331252924</t>
   </si>
   <si>
@@ -1317,62 +1317,62 @@
   <si>
     <t>3613280026843153654</t>
   </si>
   <si>
     <t>3632332953419253319</t>
   </si>
   <si>
     <t>3475812188818507642</t>
   </si>
   <si>
     <t>3617057131989042358</t>
   </si>
   <si>
     <t>3641732127545886019</t>
   </si>
   <si>
     <t>3473583370166863437</t>
   </si>
   <si>
     <t>3769112736240240173</t>
   </si>
   <si>
     <t>3977255825579181083</t>
   </si>
   <si>
+    <t>3474919262408148987</t>
+  </si>
+  <si>
     <t>3495899128636900724</t>
   </si>
   <si>
     <t>3643154424857102158</t>
   </si>
   <si>
     <t>3646701948909913353</t>
   </si>
   <si>
-    <t>3474919262408148987</t>
-[...1 lines deleted...]
-  <si>
     <t>3468406013382624454</t>
   </si>
   <si>
     <t>3464201568738346732</t>
   </si>
   <si>
     <t>3465567126209692734</t>
   </si>
   <si>
     <t>3469893328747628335</t>
   </si>
   <si>
     <t>3478658466531247531</t>
   </si>
   <si>
     <t>2167498754767193484</t>
   </si>
   <si>
     <t>3474923747595519107</t>
   </si>
   <si>
     <t>3484339481597708064</t>
   </si>
   <si>
     <t>3488859042212743049</t>
@@ -1935,50 +1935,53 @@
   <si>
     <t>3651056038704056076</t>
   </si>
   <si>
     <t>3490244809577203689</t>
   </si>
   <si>
     <t>3471364476832318863</t>
   </si>
   <si>
     <t>3500305304363468218</t>
   </si>
   <si>
     <t>3617135219636700444</t>
   </si>
   <si>
     <t>3613364770935145551</t>
   </si>
   <si>
     <t>3185143214273201891</t>
   </si>
   <si>
     <t>3647514154270459864</t>
   </si>
   <si>
+    <t>3982372837166941732</t>
+  </si>
+  <si>
     <t>2293538510952465808</t>
   </si>
   <si>
     <t>3460567942326912493</t>
   </si>
   <si>
     <t>3464780487992542481</t>
   </si>
   <si>
     <t>2167498800409609692</t>
   </si>
   <si>
     <t>3474130039375660705</t>
   </si>
   <si>
     <t>3475581597116270177</t>
   </si>
   <si>
     <t>3469036553798420343</t>
   </si>
   <si>
     <t>3469926831715518072</t>
   </si>
   <si>
     <t>3479908365767804377</t>
@@ -1989,434 +1992,464 @@
   <si>
     <t>2180634424679335251</t>
   </si>
   <si>
     <t>2180634424654169394</t>
   </si>
   <si>
     <t>2180634424654169401</t>
   </si>
   <si>
     <t>3500310404259644979</t>
   </si>
   <si>
     <t>3613372989891937720</t>
   </si>
   <si>
     <t>3617633358936278650</t>
   </si>
   <si>
     <t>3647542709360526981</t>
   </si>
   <si>
     <t>3463442303337628882</t>
   </si>
   <si>
+    <t>3983703598490977947</t>
+  </si>
+  <si>
     <t>3651084397928514579</t>
   </si>
   <si>
     <t>3469047222732063925</t>
   </si>
   <si>
     <t>3464836199263241702</t>
   </si>
   <si>
     <t>3465636374160344239</t>
   </si>
   <si>
     <t>3469933996735989618</t>
   </si>
   <si>
     <t>3460569969434035777</t>
   </si>
   <si>
+    <t>3474147587269855213</t>
+  </si>
+  <si>
+    <t>3475606092153620281</t>
+  </si>
+  <si>
+    <t>3479910129506190884</t>
+  </si>
+  <si>
+    <t>3500313584640984805</t>
+  </si>
+  <si>
+    <t>3615502600041923689</t>
+  </si>
+  <si>
+    <t>3491573438575806212</t>
+  </si>
+  <si>
+    <t>3617678589530473725</t>
+  </si>
+  <si>
+    <t>3647555493397792741</t>
+  </si>
+  <si>
+    <t>3651092227519677681</t>
+  </si>
+  <si>
+    <t>3463449675380557123</t>
+  </si>
+  <si>
+    <t>3983715344396060530</t>
+  </si>
+  <si>
     <t>3471399099746486097</t>
   </si>
   <si>
-    <t>3474147587269855213</t>
-[...28 lines deleted...]
-  <si>
     <t>3460581715045517025</t>
   </si>
   <si>
     <t>3463456699883455985</t>
   </si>
   <si>
     <t>3464839293837510319</t>
   </si>
   <si>
     <t>3465636501482636481</t>
   </si>
   <si>
     <t>3469086768240788977</t>
   </si>
   <si>
     <t>3469951243302995009</t>
   </si>
   <si>
     <t>2167498754767193482</t>
   </si>
   <si>
     <t>2167489522869208310</t>
   </si>
   <si>
     <t>3474169558384772245</t>
   </si>
   <si>
     <t>3475612405067679704</t>
   </si>
   <si>
     <t>3500317779406358463</t>
   </si>
   <si>
     <t>3491581107516737393</t>
   </si>
   <si>
     <t>2602927289050072332</t>
   </si>
   <si>
     <t>3617697404414854871</t>
   </si>
   <si>
     <t>3651122528849495623</t>
   </si>
   <si>
+    <t>3983808468908770454</t>
+  </si>
+  <si>
     <t>3189426870386952136</t>
   </si>
   <si>
     <t>3460582198514550520</t>
   </si>
   <si>
     <t>3464840261044012785</t>
   </si>
   <si>
     <t>3465639749912364477</t>
   </si>
   <si>
     <t>3469102588048180965</t>
   </si>
   <si>
     <t>3469959850224518428</t>
   </si>
   <si>
     <t>3474173802970088811</t>
   </si>
   <si>
     <t>2167489522877596938</t>
   </si>
   <si>
     <t>3475619430266832061</t>
   </si>
   <si>
     <t>3500320847472624774</t>
   </si>
   <si>
     <t>2167489522835653835</t>
   </si>
   <si>
     <t>3651670643658721080</t>
   </si>
   <si>
     <t>2180634424645780777</t>
   </si>
   <si>
     <t>3617710724735829290</t>
   </si>
   <si>
     <t>3615547076105995644</t>
   </si>
   <si>
     <t>3463457063831602696</t>
   </si>
   <si>
+    <t>3983830483115968058</t>
+  </si>
+  <si>
     <t>3460588446031022010</t>
   </si>
   <si>
     <t>3463460591786526432</t>
   </si>
   <si>
     <t>3464843878530549694</t>
   </si>
   <si>
     <t>3465656867210921964</t>
   </si>
   <si>
     <t>3469104084718454582</t>
   </si>
   <si>
     <t>3651737196198626673</t>
   </si>
   <si>
     <t>3480147305527510058</t>
   </si>
   <si>
     <t>3500324245722891542</t>
   </si>
   <si>
     <t>3475619509438514385</t>
   </si>
   <si>
     <t>3617724550638208587</t>
   </si>
   <si>
     <t>3474174024395785597</t>
   </si>
   <si>
+    <t>3983832775386990167</t>
+  </si>
+  <si>
     <t>3469968842376087033</t>
   </si>
   <si>
     <t>3461076689885332603</t>
   </si>
   <si>
     <t>3464845145772394465</t>
   </si>
   <si>
     <t>3465669734840665610</t>
   </si>
   <si>
     <t>3469116863286346916</t>
   </si>
   <si>
     <t>3469987394453767993</t>
   </si>
   <si>
     <t>3474176088496670199</t>
   </si>
   <si>
     <t>3475624713890301431</t>
   </si>
   <si>
     <t>2167489522885985555</t>
   </si>
   <si>
     <t>3616209956971218677</t>
   </si>
   <si>
     <t>3463464837261035362</t>
   </si>
   <si>
     <t>3500327276736677361</t>
   </si>
   <si>
     <t>3617732703434049261</t>
   </si>
   <si>
     <t>2167489522802099351</t>
   </si>
   <si>
+    <t>3983835547746436794</t>
+  </si>
+  <si>
     <t>3494627571876758915</t>
   </si>
   <si>
     <t>3461080392432354579</t>
   </si>
   <si>
     <t>3464852410978010281</t>
   </si>
   <si>
     <t>3466158217023719135</t>
   </si>
   <si>
     <t>3469121768701035908</t>
   </si>
   <si>
     <t>3469988679169083219</t>
   </si>
   <si>
     <t>3480637242337133817</t>
   </si>
   <si>
     <t>3494644821883094504</t>
   </si>
   <si>
     <t>3474180704898647885</t>
   </si>
   <si>
     <t>3475628479981028955</t>
   </si>
   <si>
     <t>3500375703474407058</t>
   </si>
   <si>
     <t>3616240266203104383</t>
   </si>
   <si>
     <t>2167489522860819686</t>
   </si>
   <si>
     <t>3463466397072361375</t>
   </si>
   <si>
     <t>2167489522818876594</t>
   </si>
   <si>
+    <t>3986036770906048432</t>
+  </si>
+  <si>
     <t>3461083525233509777</t>
   </si>
   <si>
     <t>3463467576829413362</t>
   </si>
   <si>
     <t>3464856382237312335</t>
   </si>
   <si>
     <t>3466222217069593686</t>
   </si>
   <si>
     <t>3469131590494324369</t>
   </si>
   <si>
     <t>3470015163346715666</t>
   </si>
   <si>
     <t>3474182857029584843</t>
   </si>
   <si>
     <t>3475635038404478667</t>
   </si>
   <si>
     <t>3480650337281377764</t>
   </si>
   <si>
     <t>3500380075524622131</t>
   </si>
   <si>
     <t>3616358530216363427</t>
   </si>
   <si>
     <t>3651873847772185603</t>
   </si>
   <si>
     <t>2167489522869208308</t>
   </si>
   <si>
+    <t>3986045669222646861</t>
+  </si>
+  <si>
     <t>3235142907472118982</t>
   </si>
   <si>
     <t>3461094480034137771</t>
   </si>
   <si>
     <t>3463475111485506849</t>
   </si>
   <si>
     <t>3464858475966760437</t>
   </si>
   <si>
     <t>3466239740460664156</t>
   </si>
   <si>
     <t>3469179493808080754</t>
   </si>
   <si>
     <t>3470482252079563975</t>
   </si>
   <si>
     <t>3474207983326463317</t>
   </si>
   <si>
     <t>3475641123291006940</t>
   </si>
   <si>
     <t>2180541960626898716</t>
   </si>
   <si>
     <t>3500395440317138903</t>
   </si>
   <si>
     <t>3616375984225257106</t>
   </si>
   <si>
     <t>3620519582260790473</t>
   </si>
   <si>
     <t>3651909656911021321</t>
   </si>
   <si>
+    <t>3986046278067815524</t>
+  </si>
+  <si>
     <t>3461098223861499705</t>
   </si>
   <si>
     <t>3469183119473510385</t>
   </si>
   <si>
     <t>3464861972061750891</t>
   </si>
   <si>
     <t>3466269539497412083</t>
   </si>
   <si>
     <t>3480691936564610788</t>
   </si>
   <si>
     <t>2180541960559789836</t>
   </si>
   <si>
     <t>3470486650990101831</t>
   </si>
   <si>
     <t>3475641621045839854</t>
   </si>
   <si>
     <t>3500467846352208966</t>
   </si>
   <si>
     <t>2167489522860819695</t>
   </si>
   <si>
     <t>3651911422578787668</t>
   </si>
   <si>
     <t>3255393484772738440</t>
   </si>
   <si>
     <t>3463475589166400820</t>
   </si>
   <si>
+    <t>3987332153594611021</t>
+  </si>
+  <si>
     <t>3461125001975957397</t>
   </si>
   <si>
     <t>3464869531556513553</t>
   </si>
   <si>
     <t>3469190966773024085</t>
   </si>
   <si>
     <t>2174875516270544694</t>
   </si>
   <si>
     <t>2174875516270544696</t>
   </si>
   <si>
     <t>2174875516270544699</t>
   </si>
   <si>
     <t>2174875516262156083</t>
   </si>
   <si>
     <t>2174875516270544701</t>
   </si>
   <si>
     <t>2167498754783970726</t>
@@ -2463,122 +2496,122 @@
   <si>
     <t>3398100479664718875</t>
   </si>
   <si>
     <t>2180541960668841765</t>
   </si>
   <si>
     <t>3232128398063044222</t>
   </si>
   <si>
     <t>3440134617129027369</t>
   </si>
   <si>
     <t>3445319998673781810</t>
   </si>
   <si>
     <t>3448235913535030334</t>
   </si>
   <si>
     <t>3448762892709528870</t>
   </si>
   <si>
     <t>3448983441930978741</t>
   </si>
   <si>
+    <t>3470502139841742352</t>
+  </si>
+  <si>
+    <t>2174875516287321941</t>
+  </si>
+  <si>
+    <t>2167489522860819697</t>
+  </si>
+  <si>
+    <t>2167498754783970727</t>
+  </si>
+  <si>
+    <t>2167498754783970724</t>
+  </si>
+  <si>
+    <t>2174875516278933330</t>
+  </si>
+  <si>
+    <t>2174875516287321939</t>
+  </si>
+  <si>
+    <t>2174875516287321940</t>
+  </si>
+  <si>
+    <t>2174875516287321942</t>
+  </si>
+  <si>
+    <t>2174875516287321943</t>
+  </si>
+  <si>
+    <t>2174875516287321944</t>
+  </si>
+  <si>
+    <t>2174875516287321945</t>
+  </si>
+  <si>
+    <t>2174875516287321946</t>
+  </si>
+  <si>
+    <t>2174875516287321948</t>
+  </si>
+  <si>
+    <t>2174875516287321949</t>
+  </si>
+  <si>
+    <t>2174875516287321950</t>
+  </si>
+  <si>
+    <t>2180541960593344277</t>
+  </si>
+  <si>
+    <t>2167498800392832451</t>
+  </si>
+  <si>
+    <t>3466277943884383831</t>
+  </si>
+  <si>
+    <t>2167498800401221071</t>
+  </si>
+  <si>
+    <t>2167498800401221072</t>
+  </si>
+  <si>
+    <t>3987343654904661554</t>
+  </si>
+  <si>
     <t>2167498754775582110</t>
   </si>
   <si>
-    <t>2167498754783970721</t>
-[...1 lines deleted...]
-  <si>
     <t>2167498754783970722</t>
   </si>
   <si>
-    <t>3470502139841742352</t>
-[...61 lines deleted...]
-  <si>
     <t>2174875516270544697</t>
   </si>
   <si>
     <t>2174875516270544706</t>
   </si>
   <si>
     <t>3652470459322074693</t>
   </si>
   <si>
     <t>2174875516262156079</t>
   </si>
   <si>
     <t>8256836153710216717</t>
   </si>
   <si>
     <t>3440172767033427914</t>
   </si>
   <si>
     <t>3445330051573220511</t>
   </si>
   <si>
     <t>3255318448028255968</t>
   </si>
   <si>
     <t>2180541960517846788</t>
@@ -2610,50 +2643,53 @@
   <si>
     <t>2174875516287321951</t>
   </si>
   <si>
     <t>2174875516278933322</t>
   </si>
   <si>
     <t>2174875516278933328</t>
   </si>
   <si>
     <t>2174875516278933329</t>
   </si>
   <si>
     <t>3255470287965127877</t>
   </si>
   <si>
     <t>3474267131661518561</t>
   </si>
   <si>
     <t>3480696323244558213</t>
   </si>
   <si>
     <t>2167498754775582106</t>
   </si>
   <si>
+    <t>3987405846425372367</t>
+  </si>
+  <si>
     <t>2180541960652064545</t>
   </si>
   <si>
     <t>2167489522852431068</t>
   </si>
   <si>
     <t>2167489565609166140</t>
   </si>
   <si>
     <t>2167489522827265209</t>
   </si>
   <si>
     <t>2167489522802099349</t>
   </si>
   <si>
     <t>2167498754783970732</t>
   </si>
   <si>
     <t>3621486336155845688</t>
   </si>
   <si>
     <t>2167498754792359353</t>
   </si>
   <si>
     <t>2167498754783970725</t>
@@ -2778,50 +2814,53 @@
   <si>
     <t>2180541960501069568</t>
   </si>
   <si>
     <t>2180541960509458178</t>
   </si>
   <si>
     <t>2180541960517846787</t>
   </si>
   <si>
     <t>2180541960626898715</t>
   </si>
   <si>
     <t>2180541960635287325</t>
   </si>
   <si>
     <t>2180541960584955667</t>
   </si>
   <si>
     <t>2180541960593344276</t>
   </si>
   <si>
     <t>2180541960559789837</t>
   </si>
   <si>
+    <t>3987415387032520535</t>
+  </si>
+  <si>
     <t>2167489522844042449</t>
   </si>
   <si>
     <t>2180541960635287326</t>
   </si>
   <si>
     <t>2180541960660453155</t>
   </si>
   <si>
     <t>2180541960358463200</t>
   </si>
   <si>
     <t>2180541960257799894</t>
   </si>
   <si>
     <t>2180541960601732886</t>
   </si>
   <si>
     <t>2167489522802099346</t>
   </si>
   <si>
     <t>2180541960551401227</t>
   </si>
   <si>
     <t>2180541960383629030</t>
@@ -2913,50 +2952,53 @@
   <si>
     <t>2167489522885985552</t>
   </si>
   <si>
     <t>2167489522844042455</t>
   </si>
   <si>
     <t>8258271114371794338</t>
   </si>
   <si>
     <t>3440288281814631887</t>
   </si>
   <si>
     <t>3446031058141710202</t>
   </si>
   <si>
     <t>3292275076153476578</t>
   </si>
   <si>
     <t>2271891979732256115</t>
   </si>
   <si>
     <t>3250353775205942751</t>
   </si>
   <si>
+    <t>3987419626307848129</t>
+  </si>
+  <si>
     <t>2271744465716642971</t>
   </si>
   <si>
     <t>3253116067752445053</t>
   </si>
   <si>
     <t>2271808034395129054</t>
   </si>
   <si>
     <t>2167489522827265207</t>
   </si>
   <si>
     <t>2180541960408794859</t>
   </si>
   <si>
     <t>3474277439683692517</t>
   </si>
   <si>
     <t>2167498754800747962</t>
   </si>
   <si>
     <t>3245982902810313886</t>
   </si>
   <si>
     <t>3250362722319075002</t>
@@ -3015,50 +3057,53 @@
   <si>
     <t>3250364103520159446</t>
   </si>
   <si>
     <t>2167498754775582108</t>
   </si>
   <si>
     <t>3245298571846616731</t>
   </si>
   <si>
     <t>3245293931008624080</t>
   </si>
   <si>
     <t>3245290220710528253</t>
   </si>
   <si>
     <t>3245284496357984186</t>
   </si>
   <si>
     <t>3245276260011607783</t>
   </si>
   <si>
     <t>2167489565617554758</t>
   </si>
   <si>
+    <t>3987427551805965378</t>
+  </si>
+  <si>
     <t>3256039938478572937</t>
   </si>
   <si>
     <t>8258370469153998496</t>
   </si>
   <si>
     <t>2648763704773969668</t>
   </si>
   <si>
     <t>3440788464956606201</t>
   </si>
   <si>
     <t>3258302491179091034</t>
   </si>
   <si>
     <t>2180541960375240420</t>
   </si>
   <si>
     <t>2167489522885985554</t>
   </si>
   <si>
     <t>2167489522885985558</t>
   </si>
   <si>
     <t>2276195932368274913</t>
@@ -3072,50 +3117,53 @@
   <si>
     <t>2297148741276140926</t>
   </si>
   <si>
     <t>8258373081433638607</t>
   </si>
   <si>
     <t>2167489565625943376</t>
   </si>
   <si>
     <t>2301656386284554233</t>
   </si>
   <si>
     <t>2302200141123159418</t>
   </si>
   <si>
     <t>2180541960433960689</t>
   </si>
   <si>
     <t>3258303315955418224</t>
   </si>
   <si>
     <t>3265473835662575066</t>
   </si>
   <si>
+    <t>3988784878442251552</t>
+  </si>
+  <si>
     <t>2167489522835653834</t>
   </si>
   <si>
     <t>2167489522818876591</t>
   </si>
   <si>
     <t>2167498754775582107</t>
   </si>
   <si>
     <t>3250365727252678380</t>
   </si>
   <si>
     <t>3252576547885811101</t>
   </si>
   <si>
     <t>8258373689968428774</t>
   </si>
   <si>
     <t>2167489522869208306</t>
   </si>
   <si>
     <t>2167498754792359342</t>
   </si>
   <si>
     <t>2180541960576567057</t>
@@ -3150,50 +3198,53 @@
   <si>
     <t>3480700098504033318</t>
   </si>
   <si>
     <t>3476339268471752111</t>
   </si>
   <si>
     <t>2271738459414594697</t>
   </si>
   <si>
     <t>2167489522869208315</t>
   </si>
   <si>
     <t>2601724726560687574</t>
   </si>
   <si>
     <t>2167489522844042450</t>
   </si>
   <si>
     <t>3480711198939284667</t>
   </si>
   <si>
     <t>2167489522835653833</t>
   </si>
   <si>
+    <t>3988847220907574719</t>
+  </si>
+  <si>
     <t>2167489522852431072</t>
   </si>
   <si>
     <t>2167489522852431069</t>
   </si>
   <si>
     <t>2167489522835653831</t>
   </si>
   <si>
     <t>3470507995887044342</t>
   </si>
   <si>
     <t>2167489522802099355</t>
   </si>
   <si>
     <t>2167489522860819689</t>
   </si>
   <si>
     <t>2167489522844042452</t>
   </si>
   <si>
     <t>2650199943507085185</t>
   </si>
   <si>
     <t>2167489522852431066</t>
@@ -3291,50 +3342,53 @@
   <si>
     <t>2180634424654169399</t>
   </si>
   <si>
     <t>2180634424645780775</t>
   </si>
   <si>
     <t>3480723495715866054</t>
   </si>
   <si>
     <t>2180634424670946636</t>
   </si>
   <si>
     <t>2180634424687723877</t>
   </si>
   <si>
     <t>2180634424637392163</t>
   </si>
   <si>
     <t>2180634424662558015</t>
   </si>
   <si>
     <t>2180634424645780785</t>
   </si>
   <si>
+    <t>3988866159943354016</t>
+  </si>
+  <si>
     <t>2180635477005043112</t>
   </si>
   <si>
     <t>2180634424687723876</t>
   </si>
   <si>
     <t>2180634424679335256</t>
   </si>
   <si>
     <t>2180634424679335255</t>
   </si>
   <si>
     <t>2180634424687723875</t>
   </si>
   <si>
     <t>2180635477005043114</t>
   </si>
   <si>
     <t>2180635476979877264</t>
   </si>
   <si>
     <t>2180635476979877263</t>
   </si>
   <si>
     <t>2180635476996654502</t>
@@ -3435,50 +3489,53 @@
   <si>
     <t>2180634424679335253</t>
   </si>
   <si>
     <t>2180634424679335259</t>
   </si>
   <si>
     <t>2180635476996654498</t>
   </si>
   <si>
     <t>2180634424662558022</t>
   </si>
   <si>
     <t>2278461633296598348</t>
   </si>
   <si>
     <t>2278459873660241224</t>
   </si>
   <si>
     <t>2278951917486867949</t>
   </si>
   <si>
     <t>2271838808137794834</t>
   </si>
   <si>
+    <t>3988888348289664898</t>
+  </si>
+  <si>
     <t>2271837736669283597</t>
   </si>
   <si>
     <t>2276917782505325679</t>
   </si>
   <si>
     <t>2279088183855548019</t>
   </si>
   <si>
     <t>3480770281935472431</t>
   </si>
   <si>
     <t>2268322694028068775</t>
   </si>
   <si>
     <t>2180634424670946635</t>
   </si>
   <si>
     <t>2279098003476186785</t>
   </si>
   <si>
     <t>2282031488671155800</t>
   </si>
   <si>
     <t>2282657356279972898</t>
@@ -3489,50 +3546,53 @@
   <si>
     <t>2282030279117768277</t>
   </si>
   <si>
     <t>2180635476988265875</t>
   </si>
   <si>
     <t>2180634424662558018</t>
   </si>
   <si>
     <t>2292037199195015053</t>
   </si>
   <si>
     <t>2180634424670946638</t>
   </si>
   <si>
     <t>2286433733579900656</t>
   </si>
   <si>
     <t>2293538631102498194</t>
   </si>
   <si>
     <t>2286369464981128931</t>
   </si>
   <si>
+    <t>3988904351354586212</t>
+  </si>
+  <si>
     <t>2287157187039987496</t>
   </si>
   <si>
     <t>2180635477005043115</t>
   </si>
   <si>
     <t>2180634424679335254</t>
   </si>
   <si>
     <t>2294258931964314920</t>
   </si>
   <si>
     <t>2180635476996654501</t>
   </si>
   <si>
     <t>2180634424637392161</t>
   </si>
   <si>
     <t>3222070877633906342</t>
   </si>
   <si>
     <t>2296424277768930619</t>
   </si>
   <si>
     <t>2180634424662558014</t>
@@ -3546,50 +3606,53 @@
   <si>
     <t>2998214270916757359</t>
   </si>
   <si>
     <t>2329090596188194315</t>
   </si>
   <si>
     <t>3271225064057472287</t>
   </si>
   <si>
     <t>3216319389309601129</t>
   </si>
   <si>
     <t>2602947353090458987</t>
   </si>
   <si>
     <t>2273438778246825447</t>
   </si>
   <si>
     <t>2603198976970720475</t>
   </si>
   <si>
     <t>2648048307263243486</t>
   </si>
   <si>
+    <t>3988915162500302150</t>
+  </si>
+  <si>
     <t>2648654918100977219</t>
   </si>
   <si>
     <t>2998120587353655098</t>
   </si>
   <si>
     <t>3252592463306556996</t>
   </si>
   <si>
     <t>2648669535955060323</t>
   </si>
   <si>
     <t>2180634424662558016</t>
   </si>
   <si>
     <t>8258393242219840525</t>
   </si>
   <si>
     <t>2180634424687723872</t>
   </si>
   <si>
     <t>8258410811941192961</t>
   </si>
   <si>
     <t>3216297924354901321</t>
@@ -3654,89 +3717,95 @@
   <si>
     <t>3217712068333405562</t>
   </si>
   <si>
     <t>3217738719586944408</t>
   </si>
   <si>
     <t>3221307301285594824</t>
   </si>
   <si>
     <t>3232133270233679669</t>
   </si>
   <si>
     <t>8258422915142256070</t>
   </si>
   <si>
     <t>3220536235026023621</t>
   </si>
   <si>
     <t>3220630631721469424</t>
   </si>
   <si>
     <t>3221154374579390226</t>
   </si>
   <si>
+    <t>3990969242974422528</t>
+  </si>
+  <si>
     <t>3221347098402228070</t>
   </si>
   <si>
     <t>3221959087444984969</t>
   </si>
   <si>
     <t>3221966534767281508</t>
   </si>
   <si>
     <t>3221974194573018675</t>
   </si>
   <si>
     <t>3221984420126787324</t>
   </si>
   <si>
     <t>3221241789914547515</t>
   </si>
   <si>
     <t>3222036865183909792</t>
   </si>
   <si>
     <t>3221284378256606600</t>
   </si>
   <si>
     <t>3222057651097568594</t>
   </si>
   <si>
     <t>3222065654349694479</t>
   </si>
   <si>
     <t>3221301614329464362</t>
   </si>
   <si>
     <t>3221358417511711749</t>
   </si>
   <si>
     <t>2167498800392832452</t>
   </si>
   <si>
+    <t>3991033984967509688</t>
+  </si>
+  <si>
     <t>8258918872984323659</t>
   </si>
   <si>
     <t>3222134803591595735</t>
   </si>
   <si>
     <t>3222140523607229601</t>
   </si>
   <si>
     <t>3222645567242896854</t>
   </si>
   <si>
     <t>3222668623256487581</t>
   </si>
   <si>
     <t>3222674571937187686</t>
   </si>
   <si>
     <t>2167489565617554756</t>
   </si>
   <si>
     <t>2167489522894374173</t>
   </si>
   <si>
     <t>3222766209166476880</t>
@@ -3888,50 +3957,53 @@
   <si>
     <t>3255265643276010769</t>
   </si>
   <si>
     <t>3235883383691150856</t>
   </si>
   <si>
     <t>3235884178671142430</t>
   </si>
   <si>
     <t>2167489522852431067</t>
   </si>
   <si>
     <t>3236675001939658423</t>
   </si>
   <si>
     <t>2167489522894374168</t>
   </si>
   <si>
     <t>3241490242422703403</t>
   </si>
   <si>
     <t>2167489522827265208</t>
   </si>
   <si>
+    <t>3991070276468082541</t>
+  </si>
+  <si>
     <t>3251083341788612128</t>
   </si>
   <si>
     <t>3255352476206892174</t>
   </si>
   <si>
     <t>3240839972160275734</t>
   </si>
   <si>
     <t>3240903643825702411</t>
   </si>
   <si>
     <t>3240904938179528230</t>
   </si>
   <si>
     <t>2167489522827265214</t>
   </si>
   <si>
     <t>3240994618514343843</t>
   </si>
   <si>
     <t>3240997014921545660</t>
   </si>
   <si>
     <t>3240999480106944491</t>
@@ -4272,50 +4344,53 @@
   <si>
     <t>2167498800401221070</t>
   </si>
   <si>
     <t>2322686697206187634</t>
   </si>
   <si>
     <t>3476421639342655447</t>
   </si>
   <si>
     <t>2648071853775521030</t>
   </si>
   <si>
     <t>3367739750457804603</t>
   </si>
   <si>
     <t>3346761143686268050</t>
   </si>
   <si>
     <t>3346761703458079914</t>
   </si>
   <si>
     <t>3367742644821165906</t>
   </si>
   <si>
+    <t>2167489565609166144</t>
+  </si>
+  <si>
     <t>3224888269183386899</t>
   </si>
   <si>
     <t>3242404220321662308</t>
   </si>
   <si>
     <t>2174875516278933323</t>
   </si>
   <si>
     <t>2174875516278933318</t>
   </si>
   <si>
     <t>2174875516278933319</t>
   </si>
   <si>
     <t>2174875516262156077</t>
   </si>
   <si>
     <t>2174875516262156078</t>
   </si>
   <si>
     <t>2174875516270544700</t>
   </si>
   <si>
     <t>2174875516278933325</t>
@@ -4339,53 +4414,50 @@
     <t>3250265845741389535</t>
   </si>
   <si>
     <t>2167489522802099353</t>
   </si>
   <si>
     <t>2167489522802099352</t>
   </si>
   <si>
     <t>2174875516262156084</t>
   </si>
   <si>
     <t>2174875516270544693</t>
   </si>
   <si>
     <t>2174875516278933327</t>
   </si>
   <si>
     <t>2174875516270544704</t>
   </si>
   <si>
     <t>2174875516270544705</t>
   </si>
   <si>
     <t>2167489522869208314</t>
-  </si>
-[...1 lines deleted...]
-    <t>2167489565609166144</t>
   </si>
   <si>
     <t>2167489522860819688</t>
   </si>
   <si>
     <t>2167489522869208307</t>
   </si>
   <si>
     <t>3250270355079563080</t>
   </si>
   <si>
     <t>2167489565617554761</t>
   </si>
   <si>
     <t>3480808909151667404</t>
   </si>
   <si>
     <t>2167489565617554755</t>
   </si>
   <si>
     <t>2648727931471267481</t>
   </si>
   <si>
     <t>2167489522860819685</t>
   </si>
@@ -5805,51 +5877,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:A1812"/>
+  <dimension ref="A3:A1836"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" style="1" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:1">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" s="1" t="s">
@@ -14862,50 +14934,170 @@
       </c>
     </row>
     <row r="1808" spans="1:1">
       <c r="A1808" s="1" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="1809" spans="1:1">
       <c r="A1809" s="1" t="s">
         <v>1806</v>
       </c>
     </row>
     <row r="1810" spans="1:1">
       <c r="A1810" s="1" t="s">
         <v>1807</v>
       </c>
     </row>
     <row r="1811" spans="1:1">
       <c r="A1811" s="1" t="s">
         <v>1808</v>
       </c>
     </row>
     <row r="1812" spans="1:1">
       <c r="A1812" s="1" t="s">
         <v>1809</v>
+      </c>
+    </row>
+    <row r="1813" spans="1:1">
+      <c r="A1813" s="1" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="1814" spans="1:1">
+      <c r="A1814" s="1" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="1815" spans="1:1">
+      <c r="A1815" s="1" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="1816" spans="1:1">
+      <c r="A1816" s="1" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="1817" spans="1:1">
+      <c r="A1817" s="1" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="1818" spans="1:1">
+      <c r="A1818" s="1" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="1819" spans="1:1">
+      <c r="A1819" s="1" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="1820" spans="1:1">
+      <c r="A1820" s="1" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="1821" spans="1:1">
+      <c r="A1821" s="1" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="1822" spans="1:1">
+      <c r="A1822" s="1" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="1823" spans="1:1">
+      <c r="A1823" s="1" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="1824" spans="1:1">
+      <c r="A1824" s="1" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="1825" spans="1:1">
+      <c r="A1825" s="1" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="1826" spans="1:1">
+      <c r="A1826" s="1" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="1827" spans="1:1">
+      <c r="A1827" s="1" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="1828" spans="1:1">
+      <c r="A1828" s="1" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="1829" spans="1:1">
+      <c r="A1829" s="1" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="1830" spans="1:1">
+      <c r="A1830" s="1" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="1831" spans="1:1">
+      <c r="A1831" s="1" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="1832" spans="1:1">
+      <c r="A1832" s="1" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="1833" spans="1:1">
+      <c r="A1833" s="1" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="1834" spans="1:1">
+      <c r="A1834" s="1" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="1835" spans="1:1">
+      <c r="A1835" s="1" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="1836" spans="1:1">
+      <c r="A1836" s="1" t="s">
+        <v>1833</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Result</vt:lpstr>